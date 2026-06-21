--- v0 (2026-03-22)
+++ v1 (2026-06-21)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="491" uniqueCount="221">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 8 de 2026</t>
   </si>
   <si>
@@ -76,50 +76,647 @@
     <t>FAVORÁVEL ao PROJETO DE LEI MUNICIPAL Nº 013/2026, de autoria do Executivo Municipal, que “Autoriza celebrar convênios para concessão de empréstimo consignado a servidores ativos, inativos, pensionistas e agentes públicos”.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Parecer CFO/CMM nº 4 de 2026</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>Favorável ao PROJETO DE LEI MUNICIPAL Nº 013/2026, de autoria do Executivo Municipal, que “Autoriza celebrar convênios para concessão de empréstimo consignado a servidores ativos, inativos, pensionistas e agentes públicos”.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal nº 13 de 2026</t>
   </si>
   <si>
     <t>Valciléia Maciel - Prefeita Municipal</t>
   </si>
   <si>
     <t>Autoriza celebrar convênios para concessão de empréstimo consignado a servidores ativos, inativos, pensionistas e agentes políticos</t>
   </si>
   <si>
     <t>Aguardando emissão de parecer da comissão</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 418 de 2026</t>
+  </si>
+  <si>
+    <t>Tchuco Benício</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - PAULO ONETY DE SOUZA FILHO, SOLICITANDO A ILUMINAÇÃO PÚBLICA, RUA COARI, NO BAIRRO UNIÃO, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 419 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - PAULO ONETY DE SOUZA FILHO, SOLICITANDO SERVIÇO DE LIMPEZA PÚBLICA NA RUA DA QUADRA, BAIRRO BIRIBIRI, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 420 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - PAULO ONETY DE SOUZA FILHO, SOLICITANDO A ILUMINAÇÃO PÚBLICA, RUA PAULO JACOB, BAIRRO CENTRO, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 421 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - PAULO ONETY DE SOUZA FILHO, SOLICITANDO SERVIÇO DE LIMPEZA PÚBLICA NA RUA BORBA, BAIRRO UNIÃO, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 422 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - PAULO ONETY DE SOUZA FILHO, SOLICITANDO SERVIÇO DE LIMPEZA PÚBLICA NA RUA RUI BARBOSA, BAIRRO LIBERDADE, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 423 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA – PAULO ONETY DE SOUZA FILHO, SOLICITANDO A CONSTRUÇÃO DE CALÇADA E MEIO FIO NA RUA SACAMBU, BAIRRO LIBERDADE, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 424 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - PAULO ONETY DE SOUZA FILHO, SOLICITANDO SERVIÇO DE LIMPEZA PÚBLICA NA RUA SACAMBU, BAIRRO LIBERDADE, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 425 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - PAULO ONETY DE SOUZA FILHO, SOLICITANDO, A ILUMINAÇÃO PÚBLICA, NA RUA SACAMBU, BAIRRO LIBERDADE, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 426 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - PAULO ONETY DE SOUZA FILHO, SOLICITANDO SERVIÇO DE LIMPEZA PÚBLICA NA TRAVESSA CALADO, BAIRRO CORRENTEZA, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 530 de 2026</t>
+  </si>
+  <si>
+    <t>Paulinho Teixeira</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA: PAULO ONETY DE SOUZA FILHO, SOLICITANDO EM CARÁTER DE URGÊNCIA OS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, MEIO FIO E CALÇADA, NA TRAVESSA MURICI, BAIRRO UNIÃO.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 531 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE MANACAPURU – BETANAEL DA SILVA D’ANGELO, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA: PAULO ONETY DE SOUZA FILHO, SOLICITANDO EM CARÁTER DE URGÊNCIA RECAPEAMENTO ASFÁLTICO, NA RUA ABDALLA KALIL, BAIRRO SÃO FRANCISCO.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 532 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA: PAULO ONETY DE SOUZA FILHO, SOLICITANDO EM CARÁTER DE URGÊNCIA OS SERVIÇOS DE ASFALTO, CONSTRUÇÃO DE BUEIRO, LIMPEZA E CAPINA, NA RUA JOSÉ GADELHA, BAIRRO TERRA PRETA.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 533 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA: PAULO ONETY DE SOUZA FILHO, SOLICITANDO CONSTRUÇÃO DE CANALETA NO CRUZAMENTO DA RUA TENENTE EDILSON COM A TRAVESSA EZEQUIEL RUIZ, NO BAIRRO SÃO JOSÉ.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 550 de 2026</t>
+  </si>
+  <si>
+    <t>Júnior de Paula</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO AO EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA PARA A DIRETORA DO SISTEMA DE ABASTECIMENTO DE ÁGUA E ESGOTO (SAAE) – MAYSA PINHEIRO MONTEIRO, SOLICITANDO SANEAMENTO BÁSICO NA RUA GETSENANE, BAIRRO NOVO CANNÃ.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 551 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO AO EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA – PAULO ONETY DE SOUZA FILHO, E COM CÓPIA DO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E CULTURA – ADANOR PEREIRA PORTO FILHO, SOLICITANDO O SERVIÇO TROCA DE TELHADO DE BARRO POR ZINCÃO, NA EMEF CRECHE ANTÔNIA MACIEL DA SILVA, NO BAIRRO DO BIRIBIRI.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 552 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO AO EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA – PAULO ONETY DE SOUZA FILHO, SOLICITANDO SERVIÇO DE TAPA BURACO, NA RUA MARCILIO DIAS, BAIRRO CENTRO.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 553 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO AO EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA – PAULO ONETY DE SOUZA FILHO, SOLICITANDO SERVIÇO DE TAPA BURACO, NA RUA LUCIANO GALVÃO, BAIRRO BIRIBIRI.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 554 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO AO EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA – PAULO ONETY DE SOUZA FILHO, SOLICITANDO SERVIÇO DE TAPA BURACO, NA RUA AMAZONINO MENDES, BAIRRO CORRENTEZA.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 555 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO AO EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILEIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E SERVIÇOS PÚBLICOS – PAULO ONETY DE SOUZA FILHO, SOLICITANDO O SERVIÇO DE CAPINA E RETIRADA DE ENTULHOS,  RUA VITORIA BAIRRO VALE VERDE.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 566 de 2026</t>
+  </si>
+  <si>
+    <t>Sassá Jefferson</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, AO SENHOR CHARLINHO GOMES – RESPONSÁVEL PELA EMPRESA BG ELÉTRICA LDTA. SOLICITANDO SERVIÇO DE ILUMINAÇÃO PÚBLICA NA RUA REGINA FERNANDES NO BAIRRO DA APARECIDA-MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 567 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - PAULO ONETY DE SOUZA FILHO, SOLICITANDO COLOCAÇÃO DA TAMPA DE UM BUEIRO NA RUA JOAQUIM DE MELO NO BAIRRO NOVO MANACÁ-MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 568 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - PAULO ONETY DE SOUZA FILHO, SOLICITANDO SERVIÇO DE MANUNTENÇÃO E MELHORIA ASFALTICA NA RUA PRINCIPAL NO BAIRRO DA CORRENTEZA E A MANUNTENÇÃO DAS CALÇADAS.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 569 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - PAULO ONETY DE SOUZA FILHO, SOLICITANDO SERVIÇO DE MANUNTENÇÃO E MELHORIAS NO RAMAL DO AGUÁ BRANCA NA ZONA RURAL DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 570 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - PAULO ONETY DE SOUZA FILHO, SOLICITANDO SERVIÇO DE LIMPEZA NO HIP-HAP NO BAIRRO DO BIRIBIRI-MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 575 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - PAULO ONETY DE SOUZA FILHO, SOLICITANDO A REALIZAÇÃO URGENTE DE LIMPEZA E CAPINA, NO BECO PROJETADO, NO BAIRRO DA TERRA PRETA, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 576 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO INSTITUTO MUNICIPAL DE ENGENHARIA, FISCALIZAÇÃO, SEGURANÇA E EDUCAÇÃO NO TRÂNSITO E TRANSPORTE DE MANACAPURU – INTRANS - CLEITMAN RABELO COELHO, SOLICITANDO A REVITALIZAÇÃO E MANUTENÇÃO DE TODOS OS REDUTORES DE VELOCIDADE EXISTENTES NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 577 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA A DIRETORA DO SISTEMA DE ABASTECIMENTO DE ÁGUA E ESGOTO (SAAE) - MAYSA PINHEIRO MONTEIRO E AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS – PAULO ONETY DE SOUZA FILHO, SOLICITANDO A IMPLANTAÇÃO DE UMA UNIDADE DO PROGRAMA SALTA-Z NA COMUNIDADE SÃO TOMÉ, LOCALIZADA NO RAMAL LAGO DO SANTANA, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 578 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA A DIRETORA DO SISTEMA DE ABASTECIMENTO DE ÁGUA E ESGOTO (SAAE) - MAYSA PINHEIRO MONTEIRO E AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS – PAULO ONETY DE SOUZA FILHO, SOLICITANDO A IMPLANTAÇÃO DE UMA UNIDADE DO PROGRAMA SALTA-Z NA COMUNIDADE NOSSA SENHORA DE APARECIDA, LOCALIZADA NO CABALIANA, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 579 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA A DIRETORA DO SISTEMA DE ABASTECIMENTO DE ÁGUA E ESGOTO (SAAE)- MAYSA PINHEIRO MONTEIRO E AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS – PAULO ONETY DE SOUZA FILHO, SOLICITANDO A IMPLANTAÇÃO DE UMA UNIDADE DO PROGRAMA SALTA-Z NA COMUNIDADE SÃO JOSÉ, LOCALIZADA NO LAGO DO CALADO, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 580 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA A DIRETORA DO SISTEMA DE ABASTECIMENTO DE ÁGUA E ESGOTO (SAAE) - MAYSA PINHEIRO MONTEIRO E AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS – PAULO ONETY DE SOUZA FILHO, SOLICITANDO A IMPLANTAÇÃO DE UMA UNIDADE DO PROGRAMA SALTA-Z NA COMUNIDADE SÃO FRANCISCO, LOCALIZADA NO PARUA, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 581 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E CULTURA – ADANOR PEREIRA PORTO FILHO, SOLICITANDO A APLIAÇÃO DO ANEXO ESCOLAR SÃO SEBASTIÃO DA ESCOLA MUNICIPAL LIMA BERNADO, LOCALIZADO NO MARRECÃO II, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 582 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA A DIRETORA DO SISTEMA DE ABASTECIMENTO DE ÁGUA E ESGOTO (SAAE) - MAYSA PINHEIRO MONTEIRO E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA – PAULO ONETY DE SOUZA FILHO, SOLICITANDO A PERFURAÇÃO DE UM POÇO ARTESIANO NA COMUNIDADE SANTO ANTÔNIO, NO BAIRRO SÃO JOÃO DO MIRITI, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 602 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE GOVERNO- JAZIEL NUNES DE ALECAR, SOLICITANDO ESTUDOS TÉCNICOS PARA COLOCAÇÃO DE BOIAS DE LIMITAÇÃO DE BANHISTAS NO BALNEÁRIO DO RIO MIRITI.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 603 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE GOVERNO- JAZIEL NUNES DE ALECAR, SOLICITANDO PLACAS DE SINALIZAÇÃO COM INFORMAÇÕES REFERENTE AS LIMITAÇÕES DOS BANHISTAS.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 604 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - PAULO ONETY DE SOUZA FILHO, SOLICITANDO RECUPERAÇÃO ASFALTICA NA RUA BENEDITA CRUZ NO BAIRRO DA UNIÃO-MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 612 de 2026</t>
+  </si>
+  <si>
+    <t>Dr. Adonay Monteiro</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - PAULO ONETY DE SOUZA FILHO, SOLICITANDO SERVIÇO DE DESOBSTRUÇÃO E LIMPEZA DE REDE DE ESGOTO NA RUA LUCIANO GALVÃO, BAIRRO BIRIBIRI, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 613 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - PAULO ONETY DE SOUZA FILHO, SOLICITANDO SERVIÇO DE DESOBSTRUÇÃO E LIMPEZA DE REDE DE ESGOTO NA RUA OLAVO BILAC, BAIRRO SÃO FRANCISCO, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 614 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - PAULO ONETY DE SOUZA FILHO, SOLICITANDO SERVIÇO DE REMOÇÃO DE ENTULHOS E ROTA DE COLETA DE LIXO PARA O FINAL DA RUA ARTUR MALAQUIAS, BAIRRO LIBERDADE, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 615 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - PAULO ONETY DE SOUZA FILHO, SOLICITANDO A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA ANTÔNIO SOFIM, BAIRRO LIBERDADE, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 616 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - PAULO ONETY DE SOUZA FILHO, SOLICITANDO A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA JAPURÁ, BAIRRO LIBERDADE, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 617 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - PAULO ONETY DE SOUZA FILHO, SOLICITANDO A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA RIO IÇA, BAIRRO MORADA DO SOL, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 618 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - PAULO ONETY DE SOUZA FILHO, SOLICITANDO A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA NAZARÉ CAVALCANTE, BAIRRO MORADA DO SOL, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 619 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - PAULO ONETY DE SOUZA FILHO, SOLICITANDO A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA RAIMUNDO DIAS, BAIRRO LIBERDADE, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 621 de 2026</t>
+  </si>
+  <si>
+    <t>Lindynês Leite</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA – PAULO ONETY DE SOUZA FILHO E SISTEMA DE ABASTECIMENTO DE ÁGUA E ESGOTO – SAAE – MAYSA PINHEIRO MONTEIRO, SOLICITANDO A MANUTENÇÃO E MELHORIA DO POÇO ARTESIANO DO BAIRRO BIRIBIRI, NA CIDADE DE MANACAPURU-AM.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 622 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILEIA FLORES MACIEL E SECRETARIO MUNICIPAL DE INFRAESTRUTURA – PAULO ONETY DE SOUZA FILHO, SOLICITANDO SERVIÇOS DE LIMPEZA E CAPINA NAS PROXIMIDADES DA MATERNIDADE CECÍLIA CABRAL. MUNICÍPIO DE MANACAPURU-AM.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 623 de 2026</t>
+  </si>
+  <si>
+    <t>Amiraldo Pereira</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRURA (SEMINF) – PAULO ONETY DE SOUZA FILHO, SOLICITANDO, A REALIZAÇÃO DE SERVIÇO DE LIMPEZA E CAPINA NAS RUAS DO BAIRRO VALE VERDE.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 624 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SENHOR CHARLES GOMES – RESPONSÁVEL PELA EMPRESA BG ELÉTRICA LDTA, SOLICITANDO, A REALIZAÇÃO DOS SERVIÇOS DE MANUTENÇÃO E SUBSTITUIÇÃO DAS LÂMPADAS QUE ENCONTRAM-SE NO ENTORNO DO CAMPO DO OPERÁRIO NO BAIRRO DA TERRA PETRA.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 625 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SENHOR CHARLES GOMES – RESPONSÁVEL PELA EMPRESA BG ELÉTRICA LDTA, SOLICITANDO, A REALIZAÇÃO DE SERVIÇOS DE MANUTENÇÃO DA LUMINÁRIA QUE FICA NA AV. GILBERTO MESTRINO BEM NA ESQUINA DA ESCOLA ESTADUAL REGINA FERNANDES BAIRRO DA LIBERDADE.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 626 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO DIRETOR DO INSTITUTO MUNICIPAL DE ENGENHARIA, FISCALIZAÇÃO, SEGURANÇA, EDUCAÇÃO NO TRÂNSITO E TRANSPORTE DE MANACAPURU (IMTRANS) – CEL CLEITMAN RABELO COELHO, SOLICITANDO, A REALIZAÇÃO DO SERVIÇO DE MANUTENÇÃO DO SEMÁFARO QUE FICA LOCALIZADO NO CRUZAMENTO DA AV. BOULEVARD PEDRO RATES COM A RUA CAROLINA FERNANDES.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 627 de 2026</t>
+  </si>
+  <si>
+    <t>Edjoias</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - PAULO ONETY DE SOUZA FILHO, SOLICITANDO O SERVIÇO DE REPAROS NA ILUMINAÇÃO PÚBLICA NA RUA COARI, LOCALIZDA NO BAIRRO DA UNIÃO.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 628 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - PAULO ONETY DE SOUZA FILHO, SOLICITANDO O SERVIÇO DE REPAROS NA ILUMINAÇÃO PÚBLICA NA RUA BORBA, LOCALIZDA NO BAIRRO DA UNIÃO.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 629 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL QUE O PRESENTE EXPEDIENTE SEJA ENCAMINJHAADO QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - PAULO ONETY DE SOUZA FILHO, SOLICITANDO O SERVIÇO DE CONSTRUÇÃO DE UMA ESTRUTURA DE REDE DE DRENAGEM PLUVIAL NA TRAVESSA NOVA ESPERANÇA, LOCALIZADA NO BAIRRO DE SÃO JOSÉ.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 630 de 2026</t>
+  </si>
+  <si>
+    <t>Sônia Almeida</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO ILUSTRÍSSIMO SR. SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA – PAULO ONETY DE SOUZA FILHO, SOLICITANDO, SERVIÇOS DE TAPA BURACO PARA A RUA CEL. MADEIRA, CRUZAMENTO COM A RUA ALM. TAMANDARÉ, BAIRRO LIBERDADE.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 631 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO ILUSTRÍSSIMO SR. SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA – PAULO ONETY DE SOUZA FILHO, SOLICITANDO, SERVIÇOS DE DRENAGEM PLUVIAL PARA A RUA MARCÍLIO DIAS, NO TRECHO ENTRE AS AVENIDAS PADRE RAFAEL E RIBEIRO JUNIOR, BAIRRO CENTRO.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 632 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO RESPONSÁVEL PELO DEPARTAMENTO DE LIMPEZA URBANA E SERVIÇOS- MAJOR AFRÂNIO PEREIRA JUNIOR, SOLICITANDO, SERVIÇOS DE CAPINA E LIMPEZA PARA A TRAVESSA ACARIQUARA, BAIRRO SÃO JOSÉ.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 633 de 2026</t>
+  </si>
+  <si>
+    <t>Willace Sapo</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO À EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU, VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA; PAULO ONETY DE SOUZA FILHO, SOLICITANDO:  CONSTRUÇÃO DE PARADAS DE ÔNIBUS COBERTAS, EM PONTOS ESTRATÉGICOS NA AV. MANOEL URBANO E NA ESTRADA DE NOVO AIRÃO, AM-352.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 634 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO À EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU, VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA; PAULO ONETY DE SOUZA FILHO, SOLICITANDO: SERVIÇO DE LIMPEZA E CAPINA NA RUA ANTÔNIO SOFIM, LOCALIZADA NO BAIRRO DA LIBERDADE.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 635 de 2026</t>
+  </si>
+  <si>
+    <t>Enfermeiro Fellipe</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILEIA FLORES MACIEL, COM CÓPIA AO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA– PAULO ONETY DE SOUZA FILHO, SOLICITANDO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO NA RUA FRANCISCO RODRIGUES, BAIRRO SÃO JOSÉ.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 636 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILEIA FLORES MACIEL, COM CÓPIA AO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA – PAULO ONETY DE SOUZA FILHO, SOLICITANDO SERVIÇO DE CONSTRUÇÃO DE REDE DE ESGOTO OU DRENAGEM NO ENCONTRO DA RUA VENEZA – BAIRRO VENEZA</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 637 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILEIA FLORES MACIEL, COM CÓPIA AO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA – PAULO ONETY DE SOUZA FILHO, SOLICITANDO SERVIÇO DE CONSTRUÇÃO DE REDE DE ESGOTO OU DRENAGEM NA RUA JONATHAS BASTOS – BAIRRO TERRA PRETA.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 638 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILEIA FLORES MACIEL, COM CÓPIA AO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA – PAULO ONETY DE SOUZA FILHO, SOLICITANDO SERVIÇO DE CONSTRUÇÃO DE REDE DE ESGOTO OU DRENAGEM NO ENCONTRO DA RUA CLETO BARROSO – BAIRRO APARECIDA.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 639 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILEIA FLORES MACIEL, COM CÓPIA AO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA– PAULO ONETY DE SOUZA FILHO, SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA VENEZA, SITUADA NO BAIRRO VENEZA.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 640 de 2026</t>
+  </si>
+  <si>
+    <t>Marcondes Oliveira</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - PAULO ONETY DE SOUZA FILHO, SOLICITANDO URGENTEMENTE REALIZAÇÃO DA CAPINAÇÃO, ROÇAGEM E LIMPEZA GERAL, RESTABELECENDO A BOA CONSERVAÇÃO E O ASPECTO ADEQUADO DA LOCALIZADA NO ENDEREÇO: RUA JOAO XXIII, CENTRO NAS PROXIMIDADES DAS LOJAS, MERCADINHOS, E ESCOLA N.S. DE NAZARÉ.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 641 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E CULTURA- ADANOR PEREIRA PORTO FILHO, AO SECRETÁRIO MUNICIAPAL DE INFRAESTRUTURA PAULO ONETY DE SOUZA FILHO SOLICITANDO URGENTEMENTE IMPLANTAÇÃO DE UM ANEXO DA EMEF PRESIDENTE KENNEDY, LOCALIZADA NA COSTA DO AJARATUBINHA- COM. RAINHA DOS APOSTOLOS- ZONA RURAL DE MANACAPURU-AM, O ANEXO DEVE SER IMPLANTADO NA COMUNIDADE NOVA JERUSALÉM- COSTA DO AJARATUBINHA.</t>
+  </si>
+  <si>
+    <t>Requerimento Legislativo nº 642 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E CULTURA- ADANOR PEREIRA PORTO FILHO, AO SECRETÁRIO MUNICIAPAL DE INFRAESTRUTURA PAULO ONETY DE SOUZA FILHO SOLICITANDO URGENTEMENTE IMPLANTAÇÃO DE UM ANEXO DA EMEF PRESIDENTE KENNEDY, LOCALIZADA NA COSTA DO AJARATUBINHA- COM. RAINHA DOS APOSTOLOS- ZONA RURAL DE MANACAPURU-AM, O ANEXO DEVE SER IMPLANTADO NA COMUNIDADE MONTE DAS OLIVEIRAS- COSTA DO AJARATUBINHA.</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 139 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SENHOR SECRETÁRIO MUNICIPAL DE SAÚDE – DAVID TAYAH, SUGERINDO, Á REALIZAÇÃO DE UMA AÇÃO VOLTADA Á PROMOÇÃO DA SAÚDE DOS MOTOTAXISTA E TAXISTAS DE MANACAPURU, EM ALUSÃO Á CAMPANHA NOVEMBRO AZUL.</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 140 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SENHOR SECRETÁRIO EXECUTIVO DE DESPORTO E LAZER – MAURÍCIO MACENA DA SILVEIRA, SUGERINDO, Á CRIAÇÃO DA RUA DA PRÁTICA ESPORTIVA, PROMOVENDO AÇÕES ESPORTIVAS, RECREATIVAS E DE INCLUSÃO SOCIAL NOS BAIRRO DE MANACAPURU, ESPECIALMENTE DURANTE OS MESES DE FÉRIAS ESCOLARES A PARTICIPAÇÃO DE PESSOAS COM DEFICIÊNCIA E CRIANÇAS E ADOLESCENTE COM TRANSTORNO DO ESPECTRO AUTISTA (TEA).</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 148 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA: PAULO ONETY DE SOUZA FILHO, SUGERINDO OS SERVIÇOS DE MANUTENÇÃO E RECONSTRUÇÃO DE CALÇADAS NA RUA RAIMUNDO PACHECO TELES, BAIRRO SÃO JOSÉ 1.</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 149 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA: PAULO ONETY DE SOUZA FILHO, SUGERINDO EM CARÁTER DE URGÊNCIA, O SERVIÇO DE ASFALTO EM TODAS AS TRAVESSAS DO BAIRRO SÃO JOÃO DO MIRITI.</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 150 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA: PAULO ONETY DE SOUZA FILHO, COM CÓPIA AO INSTITUTO MUNICIPAL DE ENGENHARIA, FISCALIZAÇÃO, SEGURANÇA E EDUCAÇÃO NO TRÂNSITO E TRANSPORTE DE MANACAPURU, CORONEL CLETMAN RABELO COELHO SUGERINDO REDUTOR DE VELOCIDADE, NA RUA JOÃO DE DEUS, BAIRRO LIBERDADE.</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 151 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTTURA: PAULO ONETY DE SOUZA FILHO, COM CÓPIA AO INSTITUTO MUNICIPAL DE ENGENHARIA, FISCALIZAÇÃO, SEGURANÇA E EDUCAÇÃO NO TRÂNSITO E TRANSPORTE DE MANACAPURU, CORONEL CLETMAN RABELO COELHO SUGERINDO INSTALAÇÃO DE FAIXA DE PEDESTRE E SEMÁFARO, PRÓXIMA A FEIRA DONA ARLETE MONTEIRO, ESTRADA MANOEL URBANO, MORADA DO SOL.</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 152 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA: PAULO ONETY DE SOUZA FILHO, COM CÓPIA AO INSTITUTO MUNICIPAL DE ENGENHARIA, FISCALIZAÇÃO, SEGURANÇA E EDUCAÇÃO NO TRÂNSITO E TRANSPORTE DE MANACAPURU, CORONEL CLETMAN RABELO COELHO SUGERINDO INSTALAÇÃO DE FAIXA DE PEDESTRE EM FRENTE A ESCOLA MUNICIPAL ZORAÍDA RIBEIRO ALEXANDRE, NA RUA WALDEMAR VENTURA, BAIRRO SÃO JOSÉ.</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 153 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA - PAULO ONETY DE SOUZA FILHO, SUGERINDO COM URGÊNCIA, CONSERTO DE CRATERAS ABERTAS EM FRENTE A IGREJA SALÃO DO REINO DAS TESTEMUNHAS DE JEOVÁ, NA AVENIDA PADRE RAFAEL, BAIRRO SÃO FRANCISCO.</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 155 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAUDE – DAVID TAYAH, SUGERINDO A UM APARELHO DE RESSONÂNCIA MAGNÉTICA PARA O MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 157 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SENHOR DEPUTADO ESTADUAL – CRISTIANO DANGELO, SUGERINDO AO DEPUTADO ESTADUAL CRISTIANO D’ANGELO A CONCESSÃO DO TÍTULO DE “CAPITAL DO JARAQUI” AO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 158 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E CULTURA – ADANOR PEREIRA PORTO FILHO, SUGERINDO A CONTRATAÇÃO DE UMA MERENDEIRA NO ANEXO ESCOLAR SÃO SEBASTIÃO DA ESCOLA MUNICIPAL LIMA BERNADO, LOCALIZADO NO MARRECÃO II, NO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 172 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SENHOR MINISTRO DA SAÚDE – ALEXANDRE PADILHA, AO GOVERNADOR DO ESTADO DO AMAZONAS – WILSON MIRANDA LIMA, COM CÓPIAS A PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, SUGERINDO DOTAR A UNIDADE HOSPITALAR LÁZARO REIS, COM SEIS SALAS EQUIPADAS COM UTI, DISTRIBUINDO DUAS PARA CADA ÁREA: ENFERMARIA DOS ADULTOS, ENFERMARIA DAS CRIANÇAS E MATERNIDADE. MUNICÍPIO DE MANACAPURU-AM.</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 173 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAZONAS – WILSON MIRANDA LIMA E PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, SUGERINDO A IMPLANTAÇÃO DE UM POSTO OFICIAL DO SISTEMA NACIONAL DE EMPREGO-SINE, NO MUNICÍPIO DE MANACAPURU-AM.</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 174 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAZONAS – WILSON MIRANDA LIMA, A SECRETARIA DE ESTADO DE EDUCAÇÃO (SEDUC) – ARLETE FERREIRA MENDONÇA, COM CÓPIAS A SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL E SECRETARIO DE EDUCAÇÃO E CULTURA SEMEC – ADANOR PEREIRA PORTO FILHO, SUGERINDO A INSTALAÇÃO DE DETECTORES DE METAIS NAS PORTAS DAS ESCOLAS DA REDE PÚBLICA DE ENSINO, ASSIM COMO A CONTRATAÇÃO DE VIGILÂNCIA ARMADA, PARA GARANTIR A SEGURANÇA DE ALUNOS, PROFESSORES E DEMAIS SERVIDORES NAS UNIDADES DE ENSINO DA REDE ESTADUAL DO MUNICÍPIO DE MANACAPURU-AM.</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 175 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SENHOR MINISTRO DA SAÚDE – ALEXANDRE PADILHA, AO GOVERNADOR DO ESTADO DO AMAZONAS – WILSON MIRANDA LIMA, A PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, AO SECRETARIO MUNICIPAL DE SAÚDE – DR. DAVID TAYAH, SUGERINDO ESFORÇOS PARA VIABILIZAR RECURSOS AO MUNICÍPIO DE MANACAPURU, COM OBJETIVO DE EQUIPAR A MATERNIDADE NA ÁREA DO BERÇÁRIO PATOLÓGICO, COM OS SEGUINTES APARELHOS: MONITOR DE SATURAÇÃO, ASPIRADOR PRÓPRIO PARA R/N (RECÉM-NASCIDO) E VENTILADOR MECÂNICO.</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 176 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAZONAS – WILSON MIRANDA LIMA E PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, SUGERINDO AQUISIÇÃO DE TRICICLOS PARA REALIZAR COLETA DE LIXO, EM BECOS ONDE O CAMINHÃO DO LIXO NÃO CONSEGUE TER ACESSO. CIDADE DE MANACAPURU-AM.</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 177 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO SUSTENTÁVEL (SEMMADS) – MARCELO ANDRADE DE ALBUQUERQUE, SUGERINDO, A IMPLEMENTAÇÃO E O INCENTIVO DO CULTIVO ORGÂNICO DE HORTALIÇAS, COM O MANEJO SUSTENTÁVEL EM ESCOLAS MUNICIPAIS DE MANACAPURU. ATRAVÉS DO HORTO MUNICIPAL HERMES XAVIER.</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 178 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETARIO MUNICIPAL DE SAÚDE (SEMSA) – DR DAVID TAYAH, SUGERINDO, SOLICITANDO A IMPLANTAÇÃO DE UM CENTRO DE ESPECIALIDADE ODONTOLOGICA (CEO), NO MUNICIPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 179 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA A SECRETARIA EXECUTIVA DE DESPORTO E LAZER (SEDDL) – MAURÍCIO MACENA DA SILVEIRA SUGERINDO, À INSTALAÇÃO DE BEBEDOUROS PÚBLICOS NO TRAJETO QUE COMPREENDE À ENTRADA  DA RODOVIA QUE DA ACESSO AO MUNICÍPIO DE NOVO AIRÃO AO BALNEARIO DO MIRITI, ONDE ESSE REFERIDO TRAJETO VIROU PONTO DE PRÁTICAS ESPORTIVAS, COMO CAMINHADAS, CORRIDAS E CICLISMO.</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 180 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL,  COM CÓPIA AO SECRETARIO MUNICIPAL DE ASSISTÊNCIA SOCIAL (SEMAS) – JOSÉ CARLOS COSTA AMARAL, SUGERINDO, A CRIAÇÃO E IMPLEMENTAÇÃO DA CIDADE DO AUTISMO, UM PARQUE ADAPTADO E ESPECIALIZADO PARA CRIANÇAS E ADOLESCENTE COM TRANSTORNO DO ESPECTRO AUTISTA(TEA), COM ESPAÇOS LÚDICOS, TERAPÊUTICOS E DE CONVIVÊNCIA, VOLTADO À INCLUSÃO E AO DESENVOLVIMENTO DE PESSOAS NEURODIVERGENTES.</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 181 de 2026</t>
+  </si>
+  <si>
+    <t>Sérgio Ferreira</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO À EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA MACIEL, COM CÓPIA À SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO (SEMAD) – JOÃO LUIZ DE SOUSA FRANÇA FILHO – SOLICITANDO A LISTA COMPLETA DOS VEÍCULOS UTILIZADOS PELO MUNICÍPIO, COM SUA RESPECTIVA DOCUMENTAÇÃO.</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 182 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO À EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA MACIEL, COM CÓPIA AO INSTITUTO MUNICIPAL DE ENGENHARIA, FISCALIZAÇÃO, SEGURANÇA E EDUCAÇÃO NO TRÂNSITO E TRANSPORTE DE MANACAPURU (IMTRANS) – CEL. CLEITMAN RABELO COELHO – SOLICITANDO INFORMAÇÕES SOBRE POSSÍVEL FALTA DE FISCALIZAÇÃO NA ROTA PÚBLICA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 183 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, A SECRETARIA MUNICIPAL DE ASSISTENTE SOCIAL – SECRETARIA EXECUTIVA DE INFÂNCIA E JUVENTUDE – CRISTIANE GOMES MORAES, A PRESIDENTE DO CONSELHO TUTELAR DO MUNICIPAL DE MANACAPURU, SUGERINDO AMPLIAR ATENÇÃO E AÇÕES DESENVOLVIDAS AO COMBATE DO ABUSO SEXUAL INFANTIL E À EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES NO ÂMBITO DO MUNICÍPIO DE MANACAPURU.</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 184 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO Á EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA – PAULO ONETY DE SOUZA FILHO, SOLICITANDO LIMPEZA PÚBLICA NA RUA ANICETO BARROSO– BAIRRO TERRA PRETA</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 185 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO Á EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA – PAULO ONETY DE SOUZA FILHO, SOLICITANDO LIMPEZA PÚBLICA NA RUA JOSÉ AFONSO– BAIRRO TERRA PRETA</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 186 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO Á EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA – PAULO ONETY DE SOUZA FILHO, SOLICITANDO LIMPEZA PÚBLICA NA RUA VALINDA GOMES AFONSO– BAIRRO TERRA PRETA</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 187 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO Á EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA – PAULO ONETY DE SOUZA FILHO, SOLICITANDO LIMPEZA PÚBLICA NA RUA ZAME DOS REIS – BAIRRO TERRA PRETA</t>
+  </si>
+  <si>
+    <t>Indicação Legislativa nº 188 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE MANACAPURU – VALCILÉIA FLORES MACIEL, AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA – PAULO ONETY DE SOUZA FILHO. SUGERINDO A CONSTRUÇÃO DE UMA ESCOLA SOBRE LAJE DE PILOTE COM UMA QUADRA NA COMUNIDADE NOSSA SENHORA DE NAZARÉ, LOCALIZADA NA COSTA DO PARATARI, ZONA RURAL DE MANACAPURU-AM.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -411,61 +1008,61 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F5"/>
+  <dimension ref="A1:F98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="43.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="50.28515625" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="204.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
@@ -523,50 +1120,1910 @@
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>23057</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6">
+        <v>23240</v>
+      </c>
+      <c r="B6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7">
+        <v>23241</v>
+      </c>
+      <c r="B7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8">
+        <v>23242</v>
+      </c>
+      <c r="B8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9">
+        <v>23243</v>
+      </c>
+      <c r="B9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10">
+        <v>23244</v>
+      </c>
+      <c r="B10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" t="s">
+        <v>32</v>
+      </c>
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11">
+        <v>23245</v>
+      </c>
+      <c r="B11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>23246</v>
+      </c>
+      <c r="B12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E12" t="s">
+        <v>36</v>
+      </c>
+      <c r="F12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>23247</v>
+      </c>
+      <c r="B13" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" t="s">
+        <v>23</v>
+      </c>
+      <c r="E13" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>23248</v>
+      </c>
+      <c r="B14" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" t="s">
+        <v>23</v>
+      </c>
+      <c r="E14" t="s">
+        <v>40</v>
+      </c>
+      <c r="F14" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>23352</v>
+      </c>
+      <c r="B15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" t="s">
+        <v>42</v>
+      </c>
+      <c r="E15" t="s">
+        <v>43</v>
+      </c>
+      <c r="F15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>23353</v>
+      </c>
+      <c r="B16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" t="s">
+        <v>42</v>
+      </c>
+      <c r="E16" t="s">
+        <v>45</v>
+      </c>
+      <c r="F16" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>23354</v>
+      </c>
+      <c r="B17" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" t="s">
+        <v>46</v>
+      </c>
+      <c r="D17" t="s">
+        <v>42</v>
+      </c>
+      <c r="E17" t="s">
+        <v>47</v>
+      </c>
+      <c r="F17" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>23355</v>
+      </c>
+      <c r="B18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18" t="s">
+        <v>42</v>
+      </c>
+      <c r="E18" t="s">
+        <v>49</v>
+      </c>
+      <c r="F18" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>23372</v>
+      </c>
+      <c r="B19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" t="s">
+        <v>51</v>
+      </c>
+      <c r="E19" t="s">
+        <v>52</v>
+      </c>
+      <c r="F19" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>23373</v>
+      </c>
+      <c r="B20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20" t="s">
+        <v>51</v>
+      </c>
+      <c r="E20" t="s">
+        <v>54</v>
+      </c>
+      <c r="F20" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>23374</v>
+      </c>
+      <c r="B21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21" t="s">
+        <v>51</v>
+      </c>
+      <c r="E21" t="s">
+        <v>56</v>
+      </c>
+      <c r="F21" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>23375</v>
+      </c>
+      <c r="B22" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" t="s">
+        <v>57</v>
+      </c>
+      <c r="D22" t="s">
+        <v>51</v>
+      </c>
+      <c r="E22" t="s">
+        <v>58</v>
+      </c>
+      <c r="F22" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>23376</v>
+      </c>
+      <c r="B23" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" t="s">
+        <v>59</v>
+      </c>
+      <c r="D23" t="s">
+        <v>51</v>
+      </c>
+      <c r="E23" t="s">
+        <v>60</v>
+      </c>
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>23377</v>
+      </c>
+      <c r="B24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" t="s">
+        <v>61</v>
+      </c>
+      <c r="D24" t="s">
+        <v>51</v>
+      </c>
+      <c r="E24" t="s">
+        <v>62</v>
+      </c>
+      <c r="F24" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>23388</v>
+      </c>
+      <c r="B25" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" t="s">
+        <v>63</v>
+      </c>
+      <c r="D25" t="s">
+        <v>64</v>
+      </c>
+      <c r="E25" t="s">
+        <v>65</v>
+      </c>
+      <c r="F25" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>23389</v>
+      </c>
+      <c r="B26" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" t="s">
+        <v>66</v>
+      </c>
+      <c r="D26" t="s">
+        <v>64</v>
+      </c>
+      <c r="E26" t="s">
+        <v>67</v>
+      </c>
+      <c r="F26" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
+        <v>23390</v>
+      </c>
+      <c r="B27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C27" t="s">
+        <v>68</v>
+      </c>
+      <c r="D27" t="s">
+        <v>64</v>
+      </c>
+      <c r="E27" t="s">
+        <v>69</v>
+      </c>
+      <c r="F27" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28">
+        <v>23391</v>
+      </c>
+      <c r="B28" t="s">
+        <v>6</v>
+      </c>
+      <c r="C28" t="s">
+        <v>70</v>
+      </c>
+      <c r="D28" t="s">
+        <v>64</v>
+      </c>
+      <c r="E28" t="s">
+        <v>71</v>
+      </c>
+      <c r="F28" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29">
+        <v>23392</v>
+      </c>
+      <c r="B29" t="s">
+        <v>6</v>
+      </c>
+      <c r="C29" t="s">
+        <v>72</v>
+      </c>
+      <c r="D29" t="s">
+        <v>64</v>
+      </c>
+      <c r="E29" t="s">
+        <v>73</v>
+      </c>
+      <c r="F29" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30">
+        <v>23397</v>
+      </c>
+      <c r="B30" t="s">
+        <v>6</v>
+      </c>
+      <c r="C30" t="s">
+        <v>74</v>
+      </c>
+      <c r="D30" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" t="s">
+        <v>75</v>
+      </c>
+      <c r="F30" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31">
+        <v>23398</v>
+      </c>
+      <c r="B31" t="s">
+        <v>6</v>
+      </c>
+      <c r="C31" t="s">
+        <v>76</v>
+      </c>
+      <c r="D31" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" t="s">
+        <v>77</v>
+      </c>
+      <c r="F31" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32">
+        <v>23399</v>
+      </c>
+      <c r="B32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C32" t="s">
+        <v>78</v>
+      </c>
+      <c r="D32" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" t="s">
+        <v>79</v>
+      </c>
+      <c r="F32" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33">
+        <v>23400</v>
+      </c>
+      <c r="B33" t="s">
+        <v>6</v>
+      </c>
+      <c r="C33" t="s">
+        <v>80</v>
+      </c>
+      <c r="D33" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" t="s">
+        <v>81</v>
+      </c>
+      <c r="F33" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34">
+        <v>23401</v>
+      </c>
+      <c r="B34" t="s">
+        <v>6</v>
+      </c>
+      <c r="C34" t="s">
+        <v>82</v>
+      </c>
+      <c r="D34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" t="s">
+        <v>83</v>
+      </c>
+      <c r="F34" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35">
+        <v>23402</v>
+      </c>
+      <c r="B35" t="s">
+        <v>6</v>
+      </c>
+      <c r="C35" t="s">
+        <v>84</v>
+      </c>
+      <c r="D35" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" t="s">
+        <v>85</v>
+      </c>
+      <c r="F35" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36">
+        <v>23403</v>
+      </c>
+      <c r="B36" t="s">
+        <v>6</v>
+      </c>
+      <c r="C36" t="s">
+        <v>86</v>
+      </c>
+      <c r="D36" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" t="s">
+        <v>87</v>
+      </c>
+      <c r="F36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37">
+        <v>23404</v>
+      </c>
+      <c r="B37" t="s">
+        <v>6</v>
+      </c>
+      <c r="C37" t="s">
+        <v>88</v>
+      </c>
+      <c r="D37" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" t="s">
+        <v>89</v>
+      </c>
+      <c r="F37" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38">
+        <v>23424</v>
+      </c>
+      <c r="B38" t="s">
+        <v>6</v>
+      </c>
+      <c r="C38" t="s">
+        <v>90</v>
+      </c>
+      <c r="D38" t="s">
+        <v>64</v>
+      </c>
+      <c r="E38" t="s">
+        <v>91</v>
+      </c>
+      <c r="F38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39">
+        <v>23425</v>
+      </c>
+      <c r="B39" t="s">
+        <v>6</v>
+      </c>
+      <c r="C39" t="s">
+        <v>92</v>
+      </c>
+      <c r="D39" t="s">
+        <v>64</v>
+      </c>
+      <c r="E39" t="s">
+        <v>93</v>
+      </c>
+      <c r="F39" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40">
+        <v>23426</v>
+      </c>
+      <c r="B40" t="s">
+        <v>6</v>
+      </c>
+      <c r="C40" t="s">
+        <v>94</v>
+      </c>
+      <c r="D40" t="s">
+        <v>64</v>
+      </c>
+      <c r="E40" t="s">
+        <v>95</v>
+      </c>
+      <c r="F40" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41">
+        <v>23434</v>
+      </c>
+      <c r="B41" t="s">
+        <v>6</v>
+      </c>
+      <c r="C41" t="s">
+        <v>96</v>
+      </c>
+      <c r="D41" t="s">
+        <v>97</v>
+      </c>
+      <c r="E41" t="s">
+        <v>98</v>
+      </c>
+      <c r="F41" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42">
+        <v>23435</v>
+      </c>
+      <c r="B42" t="s">
+        <v>6</v>
+      </c>
+      <c r="C42" t="s">
+        <v>99</v>
+      </c>
+      <c r="D42" t="s">
+        <v>97</v>
+      </c>
+      <c r="E42" t="s">
+        <v>100</v>
+      </c>
+      <c r="F42" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43">
+        <v>23436</v>
+      </c>
+      <c r="B43" t="s">
+        <v>6</v>
+      </c>
+      <c r="C43" t="s">
+        <v>101</v>
+      </c>
+      <c r="D43" t="s">
+        <v>97</v>
+      </c>
+      <c r="E43" t="s">
+        <v>102</v>
+      </c>
+      <c r="F43" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44">
+        <v>23437</v>
+      </c>
+      <c r="B44" t="s">
+        <v>6</v>
+      </c>
+      <c r="C44" t="s">
+        <v>103</v>
+      </c>
+      <c r="D44" t="s">
+        <v>97</v>
+      </c>
+      <c r="E44" t="s">
+        <v>104</v>
+      </c>
+      <c r="F44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45">
+        <v>23438</v>
+      </c>
+      <c r="B45" t="s">
+        <v>6</v>
+      </c>
+      <c r="C45" t="s">
+        <v>105</v>
+      </c>
+      <c r="D45" t="s">
+        <v>97</v>
+      </c>
+      <c r="E45" t="s">
+        <v>106</v>
+      </c>
+      <c r="F45" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46">
+        <v>23439</v>
+      </c>
+      <c r="B46" t="s">
+        <v>6</v>
+      </c>
+      <c r="C46" t="s">
+        <v>107</v>
+      </c>
+      <c r="D46" t="s">
+        <v>97</v>
+      </c>
+      <c r="E46" t="s">
+        <v>108</v>
+      </c>
+      <c r="F46" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47">
+        <v>23440</v>
+      </c>
+      <c r="B47" t="s">
+        <v>6</v>
+      </c>
+      <c r="C47" t="s">
+        <v>109</v>
+      </c>
+      <c r="D47" t="s">
+        <v>97</v>
+      </c>
+      <c r="E47" t="s">
+        <v>110</v>
+      </c>
+      <c r="F47" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48">
+        <v>23441</v>
+      </c>
+      <c r="B48" t="s">
+        <v>6</v>
+      </c>
+      <c r="C48" t="s">
+        <v>111</v>
+      </c>
+      <c r="D48" t="s">
+        <v>97</v>
+      </c>
+      <c r="E48" t="s">
+        <v>112</v>
+      </c>
+      <c r="F48" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49">
+        <v>23443</v>
+      </c>
+      <c r="B49" t="s">
+        <v>6</v>
+      </c>
+      <c r="C49" t="s">
+        <v>113</v>
+      </c>
+      <c r="D49" t="s">
+        <v>114</v>
+      </c>
+      <c r="E49" t="s">
+        <v>115</v>
+      </c>
+      <c r="F49" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50">
+        <v>23444</v>
+      </c>
+      <c r="B50" t="s">
+        <v>6</v>
+      </c>
+      <c r="C50" t="s">
+        <v>116</v>
+      </c>
+      <c r="D50" t="s">
+        <v>114</v>
+      </c>
+      <c r="E50" t="s">
+        <v>117</v>
+      </c>
+      <c r="F50" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51">
+        <v>23445</v>
+      </c>
+      <c r="B51" t="s">
+        <v>6</v>
+      </c>
+      <c r="C51" t="s">
+        <v>118</v>
+      </c>
+      <c r="D51" t="s">
+        <v>119</v>
+      </c>
+      <c r="E51" t="s">
+        <v>120</v>
+      </c>
+      <c r="F51" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52">
+        <v>23446</v>
+      </c>
+      <c r="B52" t="s">
+        <v>6</v>
+      </c>
+      <c r="C52" t="s">
+        <v>121</v>
+      </c>
+      <c r="D52" t="s">
+        <v>119</v>
+      </c>
+      <c r="E52" t="s">
+        <v>122</v>
+      </c>
+      <c r="F52" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53">
+        <v>23447</v>
+      </c>
+      <c r="B53" t="s">
+        <v>6</v>
+      </c>
+      <c r="C53" t="s">
+        <v>123</v>
+      </c>
+      <c r="D53" t="s">
+        <v>119</v>
+      </c>
+      <c r="E53" t="s">
+        <v>124</v>
+      </c>
+      <c r="F53" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54">
+        <v>23448</v>
+      </c>
+      <c r="B54" t="s">
+        <v>6</v>
+      </c>
+      <c r="C54" t="s">
+        <v>125</v>
+      </c>
+      <c r="D54" t="s">
+        <v>119</v>
+      </c>
+      <c r="E54" t="s">
+        <v>126</v>
+      </c>
+      <c r="F54" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55">
+        <v>23449</v>
+      </c>
+      <c r="B55" t="s">
+        <v>6</v>
+      </c>
+      <c r="C55" t="s">
+        <v>127</v>
+      </c>
+      <c r="D55" t="s">
+        <v>128</v>
+      </c>
+      <c r="E55" t="s">
+        <v>129</v>
+      </c>
+      <c r="F55" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56">
+        <v>23450</v>
+      </c>
+      <c r="B56" t="s">
+        <v>6</v>
+      </c>
+      <c r="C56" t="s">
+        <v>130</v>
+      </c>
+      <c r="D56" t="s">
+        <v>128</v>
+      </c>
+      <c r="E56" t="s">
+        <v>131</v>
+      </c>
+      <c r="F56" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57">
+        <v>23451</v>
+      </c>
+      <c r="B57" t="s">
+        <v>6</v>
+      </c>
+      <c r="C57" t="s">
+        <v>132</v>
+      </c>
+      <c r="D57" t="s">
+        <v>128</v>
+      </c>
+      <c r="E57" t="s">
+        <v>133</v>
+      </c>
+      <c r="F57" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58">
+        <v>23452</v>
+      </c>
+      <c r="B58" t="s">
+        <v>6</v>
+      </c>
+      <c r="C58" t="s">
+        <v>134</v>
+      </c>
+      <c r="D58" t="s">
+        <v>135</v>
+      </c>
+      <c r="E58" t="s">
+        <v>136</v>
+      </c>
+      <c r="F58" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59">
+        <v>23453</v>
+      </c>
+      <c r="B59" t="s">
+        <v>6</v>
+      </c>
+      <c r="C59" t="s">
+        <v>137</v>
+      </c>
+      <c r="D59" t="s">
+        <v>135</v>
+      </c>
+      <c r="E59" t="s">
+        <v>138</v>
+      </c>
+      <c r="F59" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60">
+        <v>23454</v>
+      </c>
+      <c r="B60" t="s">
+        <v>6</v>
+      </c>
+      <c r="C60" t="s">
+        <v>139</v>
+      </c>
+      <c r="D60" t="s">
+        <v>135</v>
+      </c>
+      <c r="E60" t="s">
+        <v>140</v>
+      </c>
+      <c r="F60" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61">
+        <v>23455</v>
+      </c>
+      <c r="B61" t="s">
+        <v>6</v>
+      </c>
+      <c r="C61" t="s">
+        <v>141</v>
+      </c>
+      <c r="D61" t="s">
+        <v>142</v>
+      </c>
+      <c r="E61" t="s">
+        <v>143</v>
+      </c>
+      <c r="F61" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62">
+        <v>23456</v>
+      </c>
+      <c r="B62" t="s">
+        <v>6</v>
+      </c>
+      <c r="C62" t="s">
+        <v>144</v>
+      </c>
+      <c r="D62" t="s">
+        <v>142</v>
+      </c>
+      <c r="E62" t="s">
+        <v>145</v>
+      </c>
+      <c r="F62" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63">
+        <v>23457</v>
+      </c>
+      <c r="B63" t="s">
+        <v>6</v>
+      </c>
+      <c r="C63" t="s">
+        <v>146</v>
+      </c>
+      <c r="D63" t="s">
+        <v>147</v>
+      </c>
+      <c r="E63" t="s">
+        <v>148</v>
+      </c>
+      <c r="F63" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64">
+        <v>23458</v>
+      </c>
+      <c r="B64" t="s">
+        <v>6</v>
+      </c>
+      <c r="C64" t="s">
+        <v>149</v>
+      </c>
+      <c r="D64" t="s">
+        <v>147</v>
+      </c>
+      <c r="E64" t="s">
+        <v>150</v>
+      </c>
+      <c r="F64" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65">
+        <v>23459</v>
+      </c>
+      <c r="B65" t="s">
+        <v>6</v>
+      </c>
+      <c r="C65" t="s">
+        <v>151</v>
+      </c>
+      <c r="D65" t="s">
+        <v>147</v>
+      </c>
+      <c r="E65" t="s">
+        <v>152</v>
+      </c>
+      <c r="F65" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66">
+        <v>23460</v>
+      </c>
+      <c r="B66" t="s">
+        <v>6</v>
+      </c>
+      <c r="C66" t="s">
+        <v>153</v>
+      </c>
+      <c r="D66" t="s">
+        <v>147</v>
+      </c>
+      <c r="E66" t="s">
+        <v>154</v>
+      </c>
+      <c r="F66" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67">
+        <v>23461</v>
+      </c>
+      <c r="B67" t="s">
+        <v>6</v>
+      </c>
+      <c r="C67" t="s">
+        <v>155</v>
+      </c>
+      <c r="D67" t="s">
+        <v>147</v>
+      </c>
+      <c r="E67" t="s">
+        <v>156</v>
+      </c>
+      <c r="F67" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68">
+        <v>23462</v>
+      </c>
+      <c r="B68" t="s">
+        <v>6</v>
+      </c>
+      <c r="C68" t="s">
+        <v>157</v>
+      </c>
+      <c r="D68" t="s">
+        <v>158</v>
+      </c>
+      <c r="E68" t="s">
+        <v>159</v>
+      </c>
+      <c r="F68" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69">
+        <v>23463</v>
+      </c>
+      <c r="B69" t="s">
+        <v>6</v>
+      </c>
+      <c r="C69" t="s">
+        <v>160</v>
+      </c>
+      <c r="D69" t="s">
+        <v>158</v>
+      </c>
+      <c r="E69" t="s">
+        <v>161</v>
+      </c>
+      <c r="F69" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70">
+        <v>23464</v>
+      </c>
+      <c r="B70" t="s">
+        <v>6</v>
+      </c>
+      <c r="C70" t="s">
+        <v>162</v>
+      </c>
+      <c r="D70" t="s">
+        <v>158</v>
+      </c>
+      <c r="E70" t="s">
+        <v>163</v>
+      </c>
+      <c r="F70" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71">
+        <v>23042</v>
+      </c>
+      <c r="B71" t="s">
+        <v>6</v>
+      </c>
+      <c r="C71" t="s">
+        <v>164</v>
+      </c>
+      <c r="D71" t="s">
+        <v>119</v>
+      </c>
+      <c r="E71" t="s">
+        <v>165</v>
+      </c>
+      <c r="F71" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72">
+        <v>23043</v>
+      </c>
+      <c r="B72" t="s">
+        <v>6</v>
+      </c>
+      <c r="C72" t="s">
+        <v>166</v>
+      </c>
+      <c r="D72" t="s">
+        <v>119</v>
+      </c>
+      <c r="E72" t="s">
+        <v>167</v>
+      </c>
+      <c r="F72" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73">
+        <v>23051</v>
+      </c>
+      <c r="B73" t="s">
+        <v>6</v>
+      </c>
+      <c r="C73" t="s">
+        <v>168</v>
+      </c>
+      <c r="D73" t="s">
+        <v>42</v>
+      </c>
+      <c r="E73" t="s">
+        <v>169</v>
+      </c>
+      <c r="F73" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74">
+        <v>23052</v>
+      </c>
+      <c r="B74" t="s">
+        <v>6</v>
+      </c>
+      <c r="C74" t="s">
+        <v>170</v>
+      </c>
+      <c r="D74" t="s">
+        <v>42</v>
+      </c>
+      <c r="E74" t="s">
+        <v>171</v>
+      </c>
+      <c r="F74" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6">
+      <c r="A75">
+        <v>23053</v>
+      </c>
+      <c r="B75" t="s">
+        <v>6</v>
+      </c>
+      <c r="C75" t="s">
+        <v>172</v>
+      </c>
+      <c r="D75" t="s">
+        <v>42</v>
+      </c>
+      <c r="E75" t="s">
+        <v>173</v>
+      </c>
+      <c r="F75" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76">
+        <v>23054</v>
+      </c>
+      <c r="B76" t="s">
+        <v>6</v>
+      </c>
+      <c r="C76" t="s">
+        <v>174</v>
+      </c>
+      <c r="D76" t="s">
+        <v>42</v>
+      </c>
+      <c r="E76" t="s">
+        <v>175</v>
+      </c>
+      <c r="F76" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77">
+        <v>23055</v>
+      </c>
+      <c r="B77" t="s">
+        <v>6</v>
+      </c>
+      <c r="C77" t="s">
+        <v>176</v>
+      </c>
+      <c r="D77" t="s">
+        <v>42</v>
+      </c>
+      <c r="E77" t="s">
+        <v>177</v>
+      </c>
+      <c r="F77" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78">
+        <v>23056</v>
+      </c>
+      <c r="B78" t="s">
+        <v>6</v>
+      </c>
+      <c r="C78" t="s">
+        <v>178</v>
+      </c>
+      <c r="D78" t="s">
+        <v>42</v>
+      </c>
+      <c r="E78" t="s">
+        <v>179</v>
+      </c>
+      <c r="F78" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79">
+        <v>23065</v>
+      </c>
+      <c r="B79" t="s">
+        <v>6</v>
+      </c>
+      <c r="C79" t="s">
+        <v>180</v>
+      </c>
+      <c r="D79" t="s">
+        <v>51</v>
+      </c>
+      <c r="E79" t="s">
+        <v>181</v>
+      </c>
+      <c r="F79" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80">
+        <v>23067</v>
+      </c>
+      <c r="B80" t="s">
+        <v>6</v>
+      </c>
+      <c r="C80" t="s">
+        <v>182</v>
+      </c>
+      <c r="D80" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" t="s">
+        <v>183</v>
+      </c>
+      <c r="F80" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81">
+        <v>23068</v>
+      </c>
+      <c r="B81" t="s">
+        <v>6</v>
+      </c>
+      <c r="C81" t="s">
+        <v>184</v>
+      </c>
+      <c r="D81" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" t="s">
+        <v>185</v>
+      </c>
+      <c r="F81" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82">
+        <v>23625</v>
+      </c>
+      <c r="B82" t="s">
+        <v>6</v>
+      </c>
+      <c r="C82" t="s">
+        <v>186</v>
+      </c>
+      <c r="D82" t="s">
+        <v>114</v>
+      </c>
+      <c r="E82" t="s">
+        <v>187</v>
+      </c>
+      <c r="F82" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6">
+      <c r="A83">
+        <v>23626</v>
+      </c>
+      <c r="B83" t="s">
+        <v>6</v>
+      </c>
+      <c r="C83" t="s">
+        <v>188</v>
+      </c>
+      <c r="D83" t="s">
+        <v>114</v>
+      </c>
+      <c r="E83" t="s">
+        <v>189</v>
+      </c>
+      <c r="F83" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6">
+      <c r="A84">
+        <v>23627</v>
+      </c>
+      <c r="B84" t="s">
+        <v>6</v>
+      </c>
+      <c r="C84" t="s">
+        <v>190</v>
+      </c>
+      <c r="D84" t="s">
+        <v>114</v>
+      </c>
+      <c r="E84" t="s">
+        <v>191</v>
+      </c>
+      <c r="F84" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6">
+      <c r="A85">
+        <v>23628</v>
+      </c>
+      <c r="B85" t="s">
+        <v>6</v>
+      </c>
+      <c r="C85" t="s">
+        <v>192</v>
+      </c>
+      <c r="D85" t="s">
+        <v>114</v>
+      </c>
+      <c r="E85" t="s">
+        <v>193</v>
+      </c>
+      <c r="F85" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6">
+      <c r="A86">
+        <v>23629</v>
+      </c>
+      <c r="B86" t="s">
+        <v>6</v>
+      </c>
+      <c r="C86" t="s">
+        <v>194</v>
+      </c>
+      <c r="D86" t="s">
+        <v>114</v>
+      </c>
+      <c r="E86" t="s">
+        <v>195</v>
+      </c>
+      <c r="F86" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87">
+        <v>23630</v>
+      </c>
+      <c r="B87" t="s">
+        <v>6</v>
+      </c>
+      <c r="C87" t="s">
+        <v>196</v>
+      </c>
+      <c r="D87" t="s">
+        <v>119</v>
+      </c>
+      <c r="E87" t="s">
+        <v>197</v>
+      </c>
+      <c r="F87" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6">
+      <c r="A88">
+        <v>23631</v>
+      </c>
+      <c r="B88" t="s">
+        <v>6</v>
+      </c>
+      <c r="C88" t="s">
+        <v>198</v>
+      </c>
+      <c r="D88" t="s">
+        <v>119</v>
+      </c>
+      <c r="E88" t="s">
+        <v>199</v>
+      </c>
+      <c r="F88" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6">
+      <c r="A89">
+        <v>23632</v>
+      </c>
+      <c r="B89" t="s">
+        <v>6</v>
+      </c>
+      <c r="C89" t="s">
+        <v>200</v>
+      </c>
+      <c r="D89" t="s">
+        <v>119</v>
+      </c>
+      <c r="E89" t="s">
+        <v>201</v>
+      </c>
+      <c r="F89" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6">
+      <c r="A90">
+        <v>23633</v>
+      </c>
+      <c r="B90" t="s">
+        <v>6</v>
+      </c>
+      <c r="C90" t="s">
+        <v>202</v>
+      </c>
+      <c r="D90" t="s">
+        <v>119</v>
+      </c>
+      <c r="E90" t="s">
+        <v>203</v>
+      </c>
+      <c r="F90" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6">
+      <c r="A91">
+        <v>23634</v>
+      </c>
+      <c r="B91" t="s">
+        <v>6</v>
+      </c>
+      <c r="C91" t="s">
+        <v>204</v>
+      </c>
+      <c r="D91" t="s">
+        <v>205</v>
+      </c>
+      <c r="E91" t="s">
+        <v>206</v>
+      </c>
+      <c r="F91" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6">
+      <c r="A92">
+        <v>23635</v>
+      </c>
+      <c r="B92" t="s">
+        <v>6</v>
+      </c>
+      <c r="C92" t="s">
+        <v>207</v>
+      </c>
+      <c r="D92" t="s">
+        <v>205</v>
+      </c>
+      <c r="E92" t="s">
+        <v>208</v>
+      </c>
+      <c r="F92" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6">
+      <c r="A93">
+        <v>23636</v>
+      </c>
+      <c r="B93" t="s">
+        <v>6</v>
+      </c>
+      <c r="C93" t="s">
+        <v>209</v>
+      </c>
+      <c r="D93" t="s">
+        <v>114</v>
+      </c>
+      <c r="E93" t="s">
+        <v>210</v>
+      </c>
+      <c r="F93" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6">
+      <c r="A94">
+        <v>23637</v>
+      </c>
+      <c r="B94" t="s">
+        <v>6</v>
+      </c>
+      <c r="C94" t="s">
+        <v>211</v>
+      </c>
+      <c r="D94" t="s">
+        <v>147</v>
+      </c>
+      <c r="E94" t="s">
+        <v>212</v>
+      </c>
+      <c r="F94" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6">
+      <c r="A95">
+        <v>23638</v>
+      </c>
+      <c r="B95" t="s">
+        <v>6</v>
+      </c>
+      <c r="C95" t="s">
+        <v>213</v>
+      </c>
+      <c r="D95" t="s">
+        <v>147</v>
+      </c>
+      <c r="E95" t="s">
+        <v>214</v>
+      </c>
+      <c r="F95" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6">
+      <c r="A96">
+        <v>23639</v>
+      </c>
+      <c r="B96" t="s">
+        <v>6</v>
+      </c>
+      <c r="C96" t="s">
+        <v>215</v>
+      </c>
+      <c r="D96" t="s">
+        <v>147</v>
+      </c>
+      <c r="E96" t="s">
+        <v>216</v>
+      </c>
+      <c r="F96" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6">
+      <c r="A97">
+        <v>23640</v>
+      </c>
+      <c r="B97" t="s">
+        <v>6</v>
+      </c>
+      <c r="C97" t="s">
+        <v>217</v>
+      </c>
+      <c r="D97" t="s">
+        <v>147</v>
+      </c>
+      <c r="E97" t="s">
+        <v>218</v>
+      </c>
+      <c r="F97" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6">
+      <c r="A98">
+        <v>23641</v>
+      </c>
+      <c r="B98" t="s">
+        <v>6</v>
+      </c>
+      <c r="C98" t="s">
+        <v>219</v>
+      </c>
+      <c r="D98" t="s">
+        <v>158</v>
+      </c>
+      <c r="E98" t="s">
+        <v>220</v>
+      </c>
+      <c r="F98" t="s">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>