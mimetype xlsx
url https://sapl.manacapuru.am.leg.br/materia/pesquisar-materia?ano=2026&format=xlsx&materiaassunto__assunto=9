--- v0 (2026-03-25)
+++ v1 (2026-06-11)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="78">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -139,50 +139,155 @@
     <t>23090</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Tainá Vasconcelos</t>
   </si>
   <si>
     <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/23090/016-taina-institui_a_politica_municipal_de_adaptacao_e_resiliencia_climatica__alteracoes.pdf</t>
   </si>
   <si>
     <t>Institui diretrizes para a Política Municipal de Adaptação e Resiliência Climática no Município de Manacapuru, estabelece instrumentos de planejamento climático e dispõe sobre mecanismos de financiamento das ações ambientais e climáticas no âmbito municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>23682</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/23682/022-adonay-_politica_municipal_de_protecao_e_bem-estar_animal.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Proteção e Bem-Estar Animal no Município de Manacapuru e dá outras providências.</t>
+  </si>
+  <si>
+    <t>24521</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/24521/032-executivo-_alteracao_lei_refis_2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n. 1.918 de 09 de janeiro de 2026, que “Institui o Programa de Recuperação Fiscal - REFIS no município de Manacapuru, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>24546</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/24546/034-executivo_-_reestruturar_a_secretaria_municipal_de_desenvolvimento_economico_local_semdel.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal nº 1.843, de 02 de setembro de 2025, que dispõe sobre a reorganização da estrutura administrativa da Prefeitura Municipal de Manacapuru, para reestruturar a Secretaria Municipal de Desenvolvimento Econômico Local (SEMDEL), e dá outras providências</t>
+  </si>
+  <si>
+    <t>24547</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/24547/035-executivo-_lei_que_cria_o_propeq.pdf</t>
+  </si>
+  <si>
+    <t>Reestrutura o Programa de Apoio aos Pequenos Negócios Produtivos de Manacapuru - PROPEQ, cria o Fundo de Apoio aos Pequenos Negócios Produtivos de Manacapuru - FUNPEQ, que será denominado Banco do Povo de Manacapuru, e dá outras providências</t>
+  </si>
+  <si>
+    <t>24580</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/24580/037-taina-cao_visivel.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Cão Visível no âmbito do Município, dispondo sobre o incentivo ao uso de coleiras, guias ou acessórios luminosos e refletivos em animais comunitários e em situação de rua, através de parcerias público-privadas, e dá outras providências</t>
+  </si>
+  <si>
+    <t>24647</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Gerson D'Ângelo</t>
+  </si>
+  <si>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/24647/038-gerson-utilidade_agricultores_piscicultures_e_avicultores_de_manacapuru-_proman.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de utilidade pública a  PROMAN – Cooperativa de Agricultores, Piscicultores e Avicultores de Manacapuru</t>
+  </si>
+  <si>
+    <t>24828</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/24828/040-adonay-divulgacao_de_canais.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a divulgação de canais de atendimento ao consumidor no âmbito do Município de Manacapuru e dá outras providências</t>
+  </si>
+  <si>
+    <t>24928</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>Sassá Jefferson</t>
+  </si>
+  <si>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/24928/051-sassa-projeto_de_lei-_2026-atividades-essenciais-cabelereiro.pdf</t>
+  </si>
+  <si>
+    <t>Declara essenciais, no âmbito do Município de Manacapuru, para fins de funcionamento em situações excepcionais, as atividades exercidas por profissionais da área da beleza, estética, higiene e bem-estar, e dá outras providências</t>
+  </si>
+  <si>
+    <t>25003</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>Marcondes Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/25003/053-marcondes-utilidade_publica_municipal_associacao_produtores.pdf</t>
+  </si>
+  <si>
+    <t>Concede o título de utilidade pública à Associação de Desenvolvimento dos Pequenos Produtores da Comunidade Nova Jerusalem e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -486,68 +591,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/22714/003-de_paula-dispoe_ao_primeiro_emprego_feminino_elas_no_mercado..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/22715/004-de_paula-dispoe_programa_de_vizinhanca_solidaria..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/22770/005-executivo-_reajuste_professores_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/22818/007-executivo-refis_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/22986/010-adonay-selo_estabelecimento_amigo_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/23090/016-taina-institui_a_politica_municipal_de_adaptacao_e_resiliencia_climatica__alteracoes.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/23682/022-adonay-_politica_municipal_de_protecao_e_bem-estar_animal.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/22714/003-de_paula-dispoe_ao_primeiro_emprego_feminino_elas_no_mercado..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/22715/004-de_paula-dispoe_programa_de_vizinhanca_solidaria..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/22770/005-executivo-_reajuste_professores_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/22818/007-executivo-refis_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/22986/010-adonay-selo_estabelecimento_amigo_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/23090/016-taina-institui_a_politica_municipal_de_adaptacao_e_resiliencia_climatica__alteracoes.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/23682/022-adonay-_politica_municipal_de_protecao_e_bem-estar_animal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/24521/032-executivo-_alteracao_lei_refis_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/24546/034-executivo_-_reestruturar_a_secretaria_municipal_de_desenvolvimento_economico_local_semdel.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/24547/035-executivo-_lei_que_cria_o_propeq.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/24580/037-taina-cao_visivel.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/24647/038-gerson-utilidade_agricultores_piscicultures_e_avicultores_de_manacapuru-_proman.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/24828/040-adonay-divulgacao_de_canais.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/24928/051-sassa-projeto_de_lei-_2026-atividades-essenciais-cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2026/25003/053-marcondes-utilidade_publica_municipal_associacao_produtores.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H8"/>
+  <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="160" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="170.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -713,61 +818,277 @@
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>40</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H8" t="s">
         <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>22</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H11" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>36</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>60</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>61</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H13" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>65</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>31</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H14" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>70</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H15" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>74</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>75</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H16" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>