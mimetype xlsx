--- v0 (2026-02-05)
+++ v1 (2026-05-21)
@@ -54,174 +54,174 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>19185</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal</t>
   </si>
   <si>
     <t>Júnior de Paula</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/19185/088-de_paula_dispoe_sobre_apresentacao_artista_de_rua.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/19185/088-de_paula_dispoe_sobre_apresentacao_artista_de_rua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a apresentação de artistas de rua nos logradouros públicos do município.</t>
   </si>
   <si>
     <t>19862</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Dr. Adonay Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/19862/133-adonay-artista.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/19862/133-adonay-artista.pdf</t>
   </si>
   <si>
     <t>Institui o dia do artista plástico manacapuruense, a ser comemorado anualmente no dia 28 de agosto, e dá outras providências.</t>
   </si>
   <si>
     <t>21037</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/21037/167-de_paula-criacao_olimpiadas_artisticas.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/21037/167-de_paula-criacao_olimpiadas_artisticas.pdf</t>
   </si>
   <si>
     <t>Institui a criação das Olimpíadas Artísticas Escolares na Rede Pública Municipal de Ensino de Manacapuru.</t>
   </si>
   <si>
     <t>21460</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/21460/178-de_paula-projeto_cultural_vozes_da_minha_terra.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/21460/178-de_paula-projeto_cultural_vozes_da_minha_terra.pdf</t>
   </si>
   <si>
     <t>Institui no município de Manacapuru o projeto cultural Vozes da Minha Terra – Show de Talentos, voltado a estudantes das escolas municipais</t>
   </si>
   <si>
     <t>21807</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Paulinho Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/21807/191-paulinho-brilha_princesinha.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/21807/191-paulinho-brilha_princesinha.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Brilha Pincesinha” no Município de Manacapuru, com o objetivo de incentivar a decoração natalina de residências e estabelecimentos comerciais, e dá outras providências</t>
   </si>
   <si>
     <t>18685</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>PCLJR</t>
   </si>
   <si>
     <t>Parecer CLJRF/CMM</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/18685/parecer_no_056-projeto_de_lei_municipal_no_041-de_paula.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/18685/parecer_no_056-projeto_de_lei_municipal_no_041-de_paula.pdf</t>
   </si>
   <si>
     <t>Favorável ao PROJETO DE LEI MUNICIPAL Nº 041/2025, autoria do Vereador Júnior de Paula, que “Cria o Programa de Fomento a Cultura Natalina e Redução de desigualdades sociais Natal Feliz no âmbito do Município de Manacapuru e, dá outras providências”.</t>
   </si>
   <si>
     <t>19072</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/19072/parecer_no_095-projeto_de_resolucao_legislativa_no._003-conde.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/19072/parecer_no_095-projeto_de_resolucao_legislativa_no._003-conde.pdf</t>
   </si>
   <si>
     <t>Favorável ao PROJETO DE RESOLUÇÃO LEGISLATIVA Nº 003/2025 autoria do Vereador Prof. Conde, que “ Institui o Prêmio de Mérito Educacional “Maria Madalena Campelo Do Nascimento” e da outras providências”.</t>
   </si>
   <si>
     <t>19480</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/19480/parecer_no_100-projeto_de_lei_municipal_no_088-de_paula.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/19480/parecer_no_100-projeto_de_lei_municipal_no_088-de_paula.pdf</t>
   </si>
   <si>
     <t>Favoravel ao PROJETO DE LEI MUNICIPAL Nº 088/2025, autoria do Vereador Júnior de Paula, que “Dispõe sobre a apresentação de artistas de rua nos logradouros públicos do município”.</t>
   </si>
   <si>
     <t>19482</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/19482/parecer_no_102-projeto_de_lei_municipal_no_091-leo.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/19482/parecer_no_102-projeto_de_lei_municipal_no_091-leo.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL ao PROJETO DE LEI MUNICIPAL Nº 091/2025, autoria do Vereador Dr. Léo, que “Institui no âmbito do Município de Manacapuru o Mês Maio Furta-cor, dedicado às Ações de Conscientização, Incentivo ao Cuidado e Promoção da Saúde Mental Materna”.</t>
   </si>
   <si>
     <t>19483</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/19483/parecer_no_103-projeto_de_lei_municipal_no_092-adonay.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/19483/parecer_no_103-projeto_de_lei_municipal_no_092-adonay.pdf</t>
   </si>
   <si>
     <t>FAVORAVEL ao PROJETO DE LEI MUNICIPAL Nº 092/2025, autoria do Vereador Dr. Adonay Monteiro, que “Institui o mês da escuta ativa nas escolas municipais para a prevenção à violência infanto-juvenil”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -528,68 +528,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/19185/088-de_paula_dispoe_sobre_apresentacao_artista_de_rua.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/19862/133-adonay-artista.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/21037/167-de_paula-criacao_olimpiadas_artisticas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/21460/178-de_paula-projeto_cultural_vozes_da_minha_terra.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/21807/191-paulinho-brilha_princesinha.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/18685/parecer_no_056-projeto_de_lei_municipal_no_041-de_paula.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/19072/parecer_no_095-projeto_de_resolucao_legislativa_no._003-conde.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/19480/parecer_no_100-projeto_de_lei_municipal_no_088-de_paula.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/19482/parecer_no_102-projeto_de_lei_municipal_no_091-leo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/19483/parecer_no_103-projeto_de_lei_municipal_no_092-adonay.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/19185/088-de_paula_dispoe_sobre_apresentacao_artista_de_rua.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/19862/133-adonay-artista.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/21037/167-de_paula-criacao_olimpiadas_artisticas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/21460/178-de_paula-projeto_cultural_vozes_da_minha_terra.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/21807/191-paulinho-brilha_princesinha.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/18685/parecer_no_056-projeto_de_lei_municipal_no_041-de_paula.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/19072/parecer_no_095-projeto_de_resolucao_legislativa_no._003-conde.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/19480/parecer_no_100-projeto_de_lei_municipal_no_088-de_paula.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/19482/parecer_no_102-projeto_de_lei_municipal_no_091-leo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2025/19483/parecer_no_103-projeto_de_lei_municipal_no_092-adonay.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="54.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="139" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="233.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>