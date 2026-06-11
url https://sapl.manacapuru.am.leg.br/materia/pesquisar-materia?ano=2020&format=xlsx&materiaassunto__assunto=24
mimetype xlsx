--- v0 (2026-02-05)
+++ v1 (2026-06-11)
@@ -54,141 +54,141 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Municipal</t>
   </si>
   <si>
     <t>Dr. Léo, Júnior de Paula, Lindynês Leite, NATAN NOGUEIRA, Paulinho Teixeira, Pedro Henrique, Sassá Jefferson, Tchuco Benício, Zé Luís</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/925/006_projeto_de_decreto_vagas_de_vereadores.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/925/006_projeto_de_decreto_vagas_de_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o número de vagas de Vereadores da Câmara dos Vereadores de Manacapuru.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1344/projeto_010_2020_aposentadoria_jose_braga.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1344/projeto_010_2020_aposentadoria_jose_braga.pdf</t>
   </si>
   <si>
     <t>Concede Aposentadoria por Invalidez em decorrência doença grave de neoplasia maligna, ao senhor JOSE BRAGA PAIVA, servidor público do quadro de pessoal da Câmara Municipal de Manacapuru.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>PCLJR</t>
   </si>
   <si>
     <t>Parecer CLJRF/CMM</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1349/parecer_no_066-projeto_de_decreto_legislativo_n_010.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1349/parecer_no_066-projeto_de_decreto_legislativo_n_010.pdf</t>
   </si>
   <si>
     <t>Favorável ao Projeto de Decreto Legislativo n° 010/2020, da Mesa Diretora, “Concede Aposentadoria por invalidez em decorrência doença grave de neoplasia maligna, ao senhor José Braga Paiva, servidor público do quadro de pessoal da Câmara Municipal de Manacapuru”.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer CFO/CMM</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1361/parecer_no_007-projeto_de_decreto_legislativo_n_010.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1361/parecer_no_007-projeto_de_decreto_legislativo_n_010.pdf</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PCOSP</t>
   </si>
   <si>
     <t>Parecer COSPTSUT/CMM</t>
   </si>
   <si>
     <t>COSPTSUT - COMISSÃO DE OBRAS, SERVIÇOS PÚBLICOS, TRANSPORTE, SEGURANÇA URBANA E TURISMO</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1357/parecer_no_018-projeto_de_decreto_legislativo_n_010.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1357/parecer_no_018-projeto_de_decreto_legislativo_n_010.pdf</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>REQUG</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1345/urgencia-projeto_aposentadoria_por_invalidez.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1345/urgencia-projeto_aposentadoria_por_invalidez.pdf</t>
   </si>
   <si>
     <t>Requerendo que o Projeto de Decreto Legislativo n° 010/2020, da Mesa Diretora, “Concede Aposentadoria por invalidez em decorrência doença grave de neoplasia maligna, ao senhor José Braga Paiva, servidor público do quadro de pessoal da Câmara Municipal de Manacapuru”, seja dispensada dos trâmites regimentais para discussão e votação em regime de urgência, de acordo com art. 181 do Regimento Interno.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -495,67 +495,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/925/006_projeto_de_decreto_vagas_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1344/projeto_010_2020_aposentadoria_jose_braga.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1349/parecer_no_066-projeto_de_decreto_legislativo_n_010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1361/parecer_no_007-projeto_de_decreto_legislativo_n_010.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1357/parecer_no_018-projeto_de_decreto_legislativo_n_010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1345/urgencia-projeto_aposentadoria_por_invalidez.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/925/006_projeto_de_decreto_vagas_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1344/projeto_010_2020_aposentadoria_jose_braga.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1349/parecer_no_066-projeto_de_decreto_legislativo_n_010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1361/parecer_no_007-projeto_de_decreto_legislativo_n_010.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1357/parecer_no_018-projeto_de_decreto_legislativo_n_010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1345/urgencia-projeto_aposentadoria_por_invalidez.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="120.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>