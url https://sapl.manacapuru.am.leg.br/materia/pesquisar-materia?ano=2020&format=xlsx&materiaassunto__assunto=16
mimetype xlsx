--- v0 (2026-02-05)
+++ v1 (2026-06-12)
@@ -54,288 +54,288 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Municipal</t>
   </si>
   <si>
     <t>Tchuco Benício</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/116/projeto_002_2020_titulo_cidadao-alvaro_campelo.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/116/projeto_002_2020_titulo_cidadao-alvaro_campelo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Manacapuruense, ao Deputado Estadual Álvaro João Campelo Da Mata.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/117/projeto_003_2020_diploma_jose_roque.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/117/projeto_003_2020_diploma_jose_roque.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Legislativo ao locutor, senhor José Roque da Silva Garcia.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/118/projeto_004_2020_diploma_alberto.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/118/projeto_004_2020_diploma_alberto.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito Legislativo ao locutor, senhor José Alberto de Lima.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ROBSON NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/388/projeto_005_2020_titulo_cidada_mayara_monique.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/388/projeto_005_2020_titulo_cidada_mayara_monique.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Manacapuruense, a Senhora Mayara Monique Figueiredo Pinheiro Reis, Deputada Estadual do Amazonas.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>FRANCISCO COELHO</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1118/projeto_de_decreto_007_2020_coelho.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1118/projeto_de_decreto_007_2020_coelho.pdf</t>
   </si>
   <si>
     <t>Concede Medalha e Diploma de honra ao Mérito Legislativo Jamil Seffair à Professora Maria Madalena Campelo do Nascimento.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>NATAN NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1270/008-natan_diploma_de_honra_ao_merito_legislativo_-_marcos_piter-sem_anexo.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1270/008-natan_diploma_de_honra_ao_merito_legislativo_-_marcos_piter-sem_anexo.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito legislativo, ao senhor Marcos Francisco Bastos Alexandre, Preparador Físico, Treinador e Desportista.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1271/009_2020_coelho_titulo_de_cidada_nilceana_bringel-com_anexo.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1271/009_2020_coelho_titulo_de_cidada_nilceana_bringel-com_anexo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã de Manacapuru a Senhora Nilceana Melo Bringel.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PCLJR</t>
   </si>
   <si>
     <t>Parecer CLJRF/CMM</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/403/parecer_no_010-projeto_de_decreto_n_010.doc</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/403/parecer_no_010-projeto_de_decreto_n_010.doc</t>
   </si>
   <si>
     <t>Favorável ao Projeto de decreto legislativo n° 010/2019, do Vereador Tchuco Benício, “Concede Medalha e Diploma de Honra ao Mérito Municipal Jamil Seffair, ao Deputado Estadual Álvaro João Campelo da Mata”.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/438/parecer_no_012-projeto_de_decreto_n_011-2019.doc</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/438/parecer_no_012-projeto_de_decreto_n_011-2019.doc</t>
   </si>
   <si>
     <t>Favorável ao Projeto de Decreto Legislativo n° 011/2019, Vereador Francisco Coelho, “Concede Diploma de Honra ao Mérito Legislativo Empresarial, a Empresa Volkar da Amazônia Ltda”.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/439/parecer_no_013-projeto_de_decreto_n_002-2020.doc</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/439/parecer_no_013-projeto_de_decreto_n_002-2020.doc</t>
   </si>
   <si>
     <t>Favorável ao Projeto de Decreto Legislativo n° 002/2020, Vereador Tchuco Benício, “Concede Título de Cidadão Manacapuruense, ao Deputado Estadual Álvaro João Campelo Da Mata”.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/440/parecer_no_014-projeto_de_decreto_n_003-2020.doc</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/440/parecer_no_014-projeto_de_decreto_n_003-2020.doc</t>
   </si>
   <si>
     <t>Favorável ao Projeto de Decreto Legislativo Nº 003/2020, do Vereador Tchuco Benício, “Concede Diploma de Honra ao Mérito Legislativo ao locutor, Senhor José Roque da Silva Garcia”.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/441/parecer_no_015-projeto_de_decreto_n_004-2020.doc</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/441/parecer_no_015-projeto_de_decreto_n_004-2020.doc</t>
   </si>
   <si>
     <t>Favorável ao Projeto de Decreto Legislativo Nº 004/2020, do Vereador Tchuco Benício, “Concede Diploma de Honra ao Mérito Legislativo ao locutor, Senhor José Alberto de Lima”.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/451/parecer_no_024-projeto_de_decreto_n_005.doc</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/451/parecer_no_024-projeto_de_decreto_n_005.doc</t>
   </si>
   <si>
     <t>Favorável ao Projeto de Decreto Legislativo Nº 005/2020, do Vereador Robson Nogueira, “Concede Título de Cidadã de Manacapuru a senhora, Mayara Monique Figueiredo Pinheiro Reis, Deputada Estadual do Amazonas”.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1210/parecer_no_064-projeto_de_decreto_legislativo_n_007-2020.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1210/parecer_no_064-projeto_de_decreto_legislativo_n_007-2020.pdf</t>
   </si>
   <si>
     <t>Favorável ao Projeto de Decreto Legislativo nº 007/2020, Vereador Francisco Coelho que “Concede Medalha e Diploma de honra ao Mérito Legislativo Jamil Seffair à Professora Maria Madalena Campelo do Nascimento”.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1354/parecer_no_069-projeto_de_decreto_legislativo_no_008.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1354/parecer_no_069-projeto_de_decreto_legislativo_no_008.pdf</t>
   </si>
   <si>
     <t>Favorável ao Projeto de Decreto Legislativo Nº 008/2020, Vereador Natan Nogueira, que “Concede Diploma de Honra ao Mérito Legislativo, ao senhor Marcos Francisco Bastos Alexandre, preparador físico, treinador e desportista”.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1355/parecer_no_070-projeto_de_decreto_legislativo_no_009.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1355/parecer_no_070-projeto_de_decreto_legislativo_no_009.pdf</t>
   </si>
   <si>
     <t>Favorável ao Projeto de Decreto Legislativo Nº 009/2020, Vereador Francisco Coelho, que “Concede Título de Cidadã de Manacapuru a senhora Nilceana Melo Bringel”.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PCOSP</t>
   </si>
   <si>
     <t>Parecer COSPTSUT/CMM</t>
   </si>
   <si>
     <t>COSPTSUT - COMISSÃO DE OBRAS, SERVIÇOS PÚBLICOS, TRANSPORTE, SEGURANÇA URBANA E TURISMO</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1218/parecer_no_016-projeto_de_lei_municipal_n_063-2020.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1218/parecer_no_016-projeto_de_lei_municipal_n_063-2020.pdf</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1364/parecer_no_019-projeto_de_decreto_legislativo_n_008.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1364/parecer_no_019-projeto_de_decreto_legislativo_n_008.pdf</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1365/parecer_no_020-projeto_de_decreto_legislativo_n_009.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1365/parecer_no_020-projeto_de_decreto_legislativo_n_009.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -639,67 +639,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/116/projeto_002_2020_titulo_cidadao-alvaro_campelo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/117/projeto_003_2020_diploma_jose_roque.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/118/projeto_004_2020_diploma_alberto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/388/projeto_005_2020_titulo_cidada_mayara_monique.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1118/projeto_de_decreto_007_2020_coelho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1270/008-natan_diploma_de_honra_ao_merito_legislativo_-_marcos_piter-sem_anexo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1271/009_2020_coelho_titulo_de_cidada_nilceana_bringel-com_anexo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/403/parecer_no_010-projeto_de_decreto_n_010.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/438/parecer_no_012-projeto_de_decreto_n_011-2019.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/439/parecer_no_013-projeto_de_decreto_n_002-2020.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/440/parecer_no_014-projeto_de_decreto_n_003-2020.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/441/parecer_no_015-projeto_de_decreto_n_004-2020.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/451/parecer_no_024-projeto_de_decreto_n_005.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1210/parecer_no_064-projeto_de_decreto_legislativo_n_007-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1354/parecer_no_069-projeto_de_decreto_legislativo_no_008.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1355/parecer_no_070-projeto_de_decreto_legislativo_no_009.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1218/parecer_no_016-projeto_de_lei_municipal_n_063-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1364/parecer_no_019-projeto_de_decreto_legislativo_n_008.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1365/parecer_no_020-projeto_de_decreto_legislativo_n_009.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/116/projeto_002_2020_titulo_cidadao-alvaro_campelo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/117/projeto_003_2020_diploma_jose_roque.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/118/projeto_004_2020_diploma_alberto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/388/projeto_005_2020_titulo_cidada_mayara_monique.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1118/projeto_de_decreto_007_2020_coelho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1270/008-natan_diploma_de_honra_ao_merito_legislativo_-_marcos_piter-sem_anexo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1271/009_2020_coelho_titulo_de_cidada_nilceana_bringel-com_anexo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/403/parecer_no_010-projeto_de_decreto_n_010.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/438/parecer_no_012-projeto_de_decreto_n_011-2019.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/439/parecer_no_013-projeto_de_decreto_n_002-2020.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/440/parecer_no_014-projeto_de_decreto_n_003-2020.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/441/parecer_no_015-projeto_de_decreto_n_004-2020.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/451/parecer_no_024-projeto_de_decreto_n_005.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1210/parecer_no_064-projeto_de_decreto_legislativo_n_007-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1354/parecer_no_069-projeto_de_decreto_legislativo_no_008.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1355/parecer_no_070-projeto_de_decreto_legislativo_no_009.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1218/parecer_no_016-projeto_de_lei_municipal_n_063-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1364/parecer_no_019-projeto_de_decreto_legislativo_n_008.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1365/parecer_no_020-projeto_de_decreto_legislativo_n_009.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="91" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="151.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="203.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>