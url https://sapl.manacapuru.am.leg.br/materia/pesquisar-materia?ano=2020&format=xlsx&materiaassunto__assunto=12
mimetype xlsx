--- v0 (2026-02-05)
+++ v1 (2026-05-21)
@@ -54,396 +54,396 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal</t>
   </si>
   <si>
     <t>Sassá Jefferson</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/2/projeto_de_lei_municipal_001_2020-denomina_joelma__duwcSQF.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/2/projeto_de_lei_municipal_001_2020-denomina_joelma__duwcSQF.pdf</t>
   </si>
   <si>
     <t>Denomina de Quadra Poliesportiva Joelma Gomes de Aguiar, a Quadra de areia localizada na Rua Pernambuco, Centro de Manacapuru.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Lindynês Leite</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/540/projeto_de_lei_municipal_012_2020-espaco_da_fauna.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/540/projeto_de_lei_municipal_012_2020-espaco_da_fauna.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do espaço da Fauna, Flora e bem-estar animal no município de Manacapuru e dá outras providências.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Betanael D'ângelo</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/937/projeto_de_lei_municipal_056_2020_denomina_jubertino.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/937/projeto_de_lei_municipal_056_2020_denomina_jubertino.pdf</t>
   </si>
   <si>
     <t>Denomina de Jubertino Muniz da Silva, o Centro de Ensino Infantil localizado na Vila do Bela Vista, Zona Rural de Manacapuru/AM.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1143/projeto_de_lei_municipal_059.2020.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1143/projeto_de_lei_municipal_059.2020.pdf</t>
   </si>
   <si>
     <t>Denomina de Lazaro de Souza Brito, a Unidade Básica de Saúde localizada na Vila do Ena, Rio Manacapuru.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1144/projeto_de_lei_municipal_060.2020.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1144/projeto_de_lei_municipal_060.2020.pdf</t>
   </si>
   <si>
     <t>Denomina de Quadra Poliesportiva Sivirino José Filho, a Quadra de areia localizada na Rua Solimões, Bairro Correnteza.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1145/projeto_de_lei_municipal_061.2020.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1145/projeto_de_lei_municipal_061.2020.pdf</t>
   </si>
   <si>
     <t>Denomina de Quadra Poliesportiva José Bentes da Costa, a Quadra de areia localizada na Rua Ângelus Figueira, Bairro Nova Manacá.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1146/projeto_de_lei_municipal_062.2020.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1146/projeto_de_lei_municipal_062.2020.pdf</t>
   </si>
   <si>
     <t>Denomina de Quadra Poliesportiva Valdoci Batista da Trindade, a Quadra de areia localizada no Miriti.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Júnior de Paula</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1197/projeto_de_lei_municipal_066_2020.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1197/projeto_de_lei_municipal_066_2020.pdf</t>
   </si>
   <si>
     <t>Denomina de Pedro Honório de Oliveira, a Ponte que interliga o Bairro do Biribiri ao Bairro de Correnteza.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1411/projeto_de_lei_municipal_072_2020_jubertino_muniz.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1411/projeto_de_lei_municipal_072_2020_jubertino_muniz.pdf</t>
   </si>
   <si>
     <t>Denomina de Prof. Jubertino Muniz da Silva, o Centro de Educação Infantil (CEI) localizado na Vila do Bela Vista, Zona Rural de Manacapuru/AM.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1484/projeto_de_lei_municipal_073_2020_doacao_da_area_terras.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1484/projeto_de_lei_municipal_073_2020_doacao_da_area_terras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação da área de terras que específica a Defensoria Pública do Estado do Amazonas.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa Municipal</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/13/projeto_de_resolucao_001_2020_desincorporacao_de_bens.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/13/projeto_de_resolucao_001_2020_desincorporacao_de_bens.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal, a efetuar desincorporação especifica de bens móveis inservíveis da Câmara Municipal de Manacapuru, nos termos que especifica e determina outras providências prioritárias.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>PCLJR</t>
   </si>
   <si>
     <t>Parecer CLJRF/CMM</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/396/parecer_no_001-projeto_de_resolucao_no._001_2020.doc</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/396/parecer_no_001-projeto_de_resolucao_no._001_2020.doc</t>
   </si>
   <si>
     <t>Favorável ao Projeto de Resolução Legislativa n° 001/2019, da Mesa Diretora, que “Autoriza o Poder Legislativo Municipal, a efetuar desincorporação especifica de bens móveis inservíveis da Câmara Municipal de Manacapuru, nos termos que especifica e determina outras providências prioritárias”.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/398/parecer_no_003-projeto_de_lei_municipal_n_001.doc</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/398/parecer_no_003-projeto_de_lei_municipal_n_001.doc</t>
   </si>
   <si>
     <t>Favorável ao Projeto de Lei Municipal n° 001/2020, Vereador Sassá Jefferson, “Denomina de Quadra Poliesportiva Joelma Gomes de Aguiar, a Quadra de areia localizada na Rua Pernambuco, Centro de Manacapuru”.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/437/parecer_no_011-veto_total_ao_projeto_de_lei_muni_nFSLuhO.doc</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/437/parecer_no_011-veto_total_ao_projeto_de_lei_muni_nFSLuhO.doc</t>
   </si>
   <si>
     <t>Rejeição do Veto Total ao Projeto de Lei Municipal nº 117_A/2019 de autoria do Executivo Municipal, que “Dispõe sobre a concessão da área de terras e benfeitorias que especifica pertencentes ao Patrimônio Municipal de Manacapuru, a empresa J de Souza Cruz EPP (Fruit Bom)”.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1206/parecer_no_060-projeto_de_lei_municipal_n_059.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1206/parecer_no_060-projeto_de_lei_municipal_n_059.pdf</t>
   </si>
   <si>
     <t>Favorável ao Projeto de Lei Municipal Nº 059/2020, autoria do Vereador Sassá Jefferson, “Denomina de Lazaro de Souza Brito, a Unidade Básica de Saúde localizada na Vila do Ena, Rio Manacapuru”.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1207/parecer_no_061-projeto_de_lei_municipal_n_060.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1207/parecer_no_061-projeto_de_lei_municipal_n_060.pdf</t>
   </si>
   <si>
     <t>Favorável ao Projeto de Lei Municipal Nº 060/2020, autoria do Vereador Sassá Jefferson, “Denomina de Quadra Poliesportiva Sivirino José Filho, a Quadra de areia localizada na Rua Solimões, Bairro Correnteza”.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1208/parecer_no_062-projeto_de_lei_municipal_n_061.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1208/parecer_no_062-projeto_de_lei_municipal_n_061.pdf</t>
   </si>
   <si>
     <t>Favorável ao Projeto de Lei Municipal Nº 061/2020, autoria do Vereador Sassá Jefferson, “Denomina de Quadra Poliesportiva José Bentes da Costa, a Quadra de areia localizada na Rua Ângelus, Bairro Nova Manacá”.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1209/parecer_no_063-projeto_de_lei_municipal_n_062.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1209/parecer_no_063-projeto_de_lei_municipal_n_062.pdf</t>
   </si>
   <si>
     <t>Favorável ao Projeto de Lei Municipal Nº 062/2020, autoria do Vereador Sassá Jefferson, “Denomina de Quadra Poliesportiva Valdoci Batista da Trindade, a Quadra de areia localizada no Miriti”.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1244/parecer_no_065-projeto_de_lei_municipal_n_066.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1244/parecer_no_065-projeto_de_lei_municipal_n_066.pdf</t>
   </si>
   <si>
     <t>Favorável ao Projeto de Lei Municipal Nº 066/2020, Vereador Júnior De Paula, “Denomina de Pedro Honório de Oliveira, a Ponte que interliga o Bairro do Biribiri ao Bairro de Correnteza”.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1504/parecer_no_076-projeto_de_lei_municipal_no_072.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1504/parecer_no_076-projeto_de_lei_municipal_no_072.pdf</t>
   </si>
   <si>
     <t>Favorável ao Projeto de Lei Municipal Nº 072/2020, do Executivo Municipal que “Denomina de Prof. Jubertino Muniz da Silva, o Centro de Educação Infantil (CEI) localizado na Vila do Bela Vista, Zona Rural de Manacapuru/AM”.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1505/parecer_no_077-projeto_de_lei_municipal_no_073.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1505/parecer_no_077-projeto_de_lei_municipal_no_073.pdf</t>
   </si>
   <si>
     <t>Favorável ao Projeto de Lei Municipal Nº 073/2020, do Executivo Municipal, “Dispõe sobre a doação da área de terras que específica a Defensoria Pública do Estado do Amazonas”.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PCOSP</t>
   </si>
   <si>
     <t>Parecer COSPTSUT/CMM</t>
   </si>
   <si>
     <t>COSPTSUT - COMISSÃO DE OBRAS, SERVIÇOS PÚBLICOS, TRANSPORTE, SEGURANÇA URBANA E TURISMO</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/410/parecer_no_004-projeto_de_lei_001.doc</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/410/parecer_no_004-projeto_de_lei_001.doc</t>
   </si>
   <si>
     <t>Favorável ao Projeto de Lei Municipal n° 001/2020, Ver. Sassá Jefferson, “Denomina de Quadra Poliesportiva Joelma Gomes de Aguiar, a Quadra de areia localizada na Rua Pernambuco, Centro de Manacapuru”.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/411/parecer_no_005-jeto_de_resolucao_legislativo_n_001.doc</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/411/parecer_no_005-jeto_de_resolucao_legislativo_n_001.doc</t>
   </si>
   <si>
     <t>Favorável ao Projeto de Resolução Legislativa Nº 001/2020, autoria da Mesa Diretora “Autoriza o Poder Legislativo Municipal, a efetuar desincorporação especifica de bens móveis inservíveis da Câmara Municipal de Manacapuru, nos termos que especifica e determina outras providências prioritárias”.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1214/parecer_no_012-projeto_de_lei_municipal_n_059-2020.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1214/parecer_no_012-projeto_de_lei_municipal_n_059-2020.pdf</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1215/parecer_no_013-projeto_de_lei_municipal_n_060-2020.doc.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1215/parecer_no_013-projeto_de_lei_municipal_n_060-2020.doc.pdf</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1216/parecer_no_014-projeto_de_lei_municipal_n_061-2020.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1216/parecer_no_014-projeto_de_lei_municipal_n_061-2020.pdf</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1217/parecer_no_015-projeto_de_lei_municipal_n_062-2020.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1217/parecer_no_015-projeto_de_lei_municipal_n_062-2020.pdf</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1288/parecer_no_017-projeto_de_lei_municipal_n_066-2020.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1288/parecer_no_017-projeto_de_lei_municipal_n_066-2020.pdf</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1529/parecer_no_023-projeto_de_lei_municipal_no_072.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1529/parecer_no_023-projeto_de_lei_municipal_no_072.pdf</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1530/parecer_no_024-projeto_de_lei_municipal_no_073.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1530/parecer_no_024-projeto_de_lei_municipal_no_073.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -747,67 +747,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/2/projeto_de_lei_municipal_001_2020-denomina_joelma__duwcSQF.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/540/projeto_de_lei_municipal_012_2020-espaco_da_fauna.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/937/projeto_de_lei_municipal_056_2020_denomina_jubertino.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1143/projeto_de_lei_municipal_059.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1144/projeto_de_lei_municipal_060.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1145/projeto_de_lei_municipal_061.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1146/projeto_de_lei_municipal_062.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1197/projeto_de_lei_municipal_066_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1411/projeto_de_lei_municipal_072_2020_jubertino_muniz.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1484/projeto_de_lei_municipal_073_2020_doacao_da_area_terras.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/13/projeto_de_resolucao_001_2020_desincorporacao_de_bens.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/396/parecer_no_001-projeto_de_resolucao_no._001_2020.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/398/parecer_no_003-projeto_de_lei_municipal_n_001.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/437/parecer_no_011-veto_total_ao_projeto_de_lei_muni_nFSLuhO.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1206/parecer_no_060-projeto_de_lei_municipal_n_059.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1207/parecer_no_061-projeto_de_lei_municipal_n_060.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1208/parecer_no_062-projeto_de_lei_municipal_n_061.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1209/parecer_no_063-projeto_de_lei_municipal_n_062.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1244/parecer_no_065-projeto_de_lei_municipal_n_066.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1504/parecer_no_076-projeto_de_lei_municipal_no_072.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1505/parecer_no_077-projeto_de_lei_municipal_no_073.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/410/parecer_no_004-projeto_de_lei_001.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/411/parecer_no_005-jeto_de_resolucao_legislativo_n_001.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1214/parecer_no_012-projeto_de_lei_municipal_n_059-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1215/parecer_no_013-projeto_de_lei_municipal_n_060-2020.doc.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1216/parecer_no_014-projeto_de_lei_municipal_n_061-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1217/parecer_no_015-projeto_de_lei_municipal_n_062-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1288/parecer_no_017-projeto_de_lei_municipal_n_066-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1529/parecer_no_023-projeto_de_lei_municipal_no_072.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1530/parecer_no_024-projeto_de_lei_municipal_no_073.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/2/projeto_de_lei_municipal_001_2020-denomina_joelma__duwcSQF.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/540/projeto_de_lei_municipal_012_2020-espaco_da_fauna.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/937/projeto_de_lei_municipal_056_2020_denomina_jubertino.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1143/projeto_de_lei_municipal_059.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1144/projeto_de_lei_municipal_060.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1145/projeto_de_lei_municipal_061.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1146/projeto_de_lei_municipal_062.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1197/projeto_de_lei_municipal_066_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1411/projeto_de_lei_municipal_072_2020_jubertino_muniz.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1484/projeto_de_lei_municipal_073_2020_doacao_da_area_terras.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/13/projeto_de_resolucao_001_2020_desincorporacao_de_bens.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/396/parecer_no_001-projeto_de_resolucao_no._001_2020.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/398/parecer_no_003-projeto_de_lei_municipal_n_001.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/437/parecer_no_011-veto_total_ao_projeto_de_lei_muni_nFSLuhO.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1206/parecer_no_060-projeto_de_lei_municipal_n_059.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1207/parecer_no_061-projeto_de_lei_municipal_n_060.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1208/parecer_no_062-projeto_de_lei_municipal_n_061.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1209/parecer_no_063-projeto_de_lei_municipal_n_062.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1244/parecer_no_065-projeto_de_lei_municipal_n_066.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1504/parecer_no_076-projeto_de_lei_municipal_no_072.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1505/parecer_no_077-projeto_de_lei_municipal_no_073.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/410/parecer_no_004-projeto_de_lei_001.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/411/parecer_no_005-jeto_de_resolucao_legislativo_n_001.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1214/parecer_no_012-projeto_de_lei_municipal_n_059-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1215/parecer_no_013-projeto_de_lei_municipal_n_060-2020.doc.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1216/parecer_no_014-projeto_de_lei_municipal_n_061-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1217/parecer_no_015-projeto_de_lei_municipal_n_062-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1288/parecer_no_017-projeto_de_lei_municipal_n_066-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1529/parecer_no_023-projeto_de_lei_municipal_no_072.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2020/1530/parecer_no_024-projeto_de_lei_municipal_no_073.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="91" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>