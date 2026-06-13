--- v0 (2026-02-06)
+++ v1 (2026-06-13)
@@ -54,148 +54,148 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Municipal</t>
   </si>
   <si>
     <t>Betanael D'ângelo</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2019/557/projeto_de_lei_municipal_117_2019_f_de_souza_cru_WXKU4tT.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2019/557/projeto_de_lei_municipal_117_2019_f_de_souza_cru_WXKU4tT.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da área de terras e benfeitorias que especifica pertencentes ao Patrimônio Municipal de Manacapuru, a empresa J de Souza Cruz EPP (Fruit Bom)</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>Tchuco Benício</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_lei_municipal_227_2019_programa_gostar_de_ler.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_lei_municipal_227_2019_programa_gostar_de_ler.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Prevenção às Doenças Profissionais no âmbito da Rede Municipal de Ensino de Manacapuru, e dá outras providências.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Sassá Jefferson</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2019/126/projeto_de_lei_municipal_232_2019_regulamenta_jo_yyH55ed.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2019/126/projeto_de_lei_municipal_232_2019_regulamenta_jo_yyH55ed.pdf</t>
   </si>
   <si>
     <t>Regulamenta o funcionamento de estabelecimentos que possuam jogos computadorizados de qualquer espécie no município de Manacapuru</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EP</t>
   </si>
   <si>
     <t>Emenda a Projeto</t>
   </si>
   <si>
     <t>Zé Luís</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2019/933/001_cljrf_modificativa_ao_resolucao_056.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2019/933/001_cljrf_modificativa_ao_resolucao_056.pdf</t>
   </si>
   <si>
     <t>EMENDA A PROJETO DE LEI Nº. 001/2019._x000D_
 _x000D_
 AUTORIA: Comissão de Legislação, Justiça e Redação Final - CLJRF_x000D_
 NATUREZA: Modificativa/Aditiva_x000D_
 _x000D_
 Art. 1º. A RESOLUÇÃO LEGISLATIVO Nº 056/2019, autoria Mesa Diretora, que “Dispõe sobre o julgamento das contas do Executivo Municipal”.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>FRANCISCO COELHO</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2019/934/023_coelho_modificativa_o_projeto_de_lei_117-a.pdf</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2019/934/023_coelho_modificativa_o_projeto_de_lei_117-a.pdf</t>
   </si>
   <si>
     <t>EMENDA A PROJETO DE LEI Nº. 023/2019._x000D_
 _x000D_
 AUTORIA: Ver. FRANCISCO COELHO_x000D_
 NATUREZA: Modificativa/Aditiva_x000D_
 _x000D_
 Art. 1º. O Projeto de Lei Municipal n° 117-A/2019, do Executivo Municipal, que “Autoriza a doação de um terreno que especifica a empresa J DE SOUZA CRUZ EPP, (FRUIT BOM)”.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Legislativo</t>
   </si>
   <si>
     <t>Sérgio Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2019/356/2001-2019-sergio-servico_de_recapeamento_-_para_qfKdkvK.docx</t>
+    <t>http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2019/356/2001-2019-sergio-servico_de_recapeamento_-_para_qfKdkvK.docx</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL, QUE O PRESENTE EXPEDIENTE SEJA ENCAMINHADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE MANACAPURU – BETANAEL DA SILVA D’ANGELO, COM A CÓPIA AO SECRETARIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS DE MANACAPURU – PAULO ONETY DE SOUZA FILHO, SOLICITANDO   SERVIÇOS DE RECAPEAMENTO PARA RUA NICE VENTURA  ANTIGA ´´N´´ BAIRRO LIBERDADE – MANACAPURU.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -502,68 +502,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2019/557/projeto_de_lei_municipal_117_2019_f_de_souza_cru_WXKU4tT.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_lei_municipal_227_2019_programa_gostar_de_ler.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2019/126/projeto_de_lei_municipal_232_2019_regulamenta_jo_yyH55ed.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2019/933/001_cljrf_modificativa_ao_resolucao_056.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2019/934/023_coelho_modificativa_o_projeto_de_lei_117-a.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2019/356/2001-2019-sergio-servico_de_recapeamento_-_para_qfKdkvK.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2019/557/projeto_de_lei_municipal_117_2019_f_de_souza_cru_WXKU4tT.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_lei_municipal_227_2019_programa_gostar_de_ler.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2019/126/projeto_de_lei_municipal_232_2019_regulamenta_jo_yyH55ed.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2019/933/001_cljrf_modificativa_ao_resolucao_056.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2019/934/023_coelho_modificativa_o_projeto_de_lei_117-a.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.manacapuru.am.leg.br/media/sapl/public/materialegislativa/2019/356/2001-2019-sergio-servico_de_recapeamento_-_para_qfKdkvK.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>